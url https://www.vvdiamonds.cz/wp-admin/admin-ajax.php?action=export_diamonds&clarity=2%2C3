--- v7 (2026-09-15)
+++ v8 (2026-09-15)
@@ -1577,54 +1577,54 @@
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="G8" t="s">
         <v>119</v>
       </c>
       <c r="H8" t="s">
         <v>120</v>
       </c>
       <c r="I8" t="s">
         <v>121</v>
       </c>
       <c r="J8" t="s">
         <v>121</v>
       </c>
       <c r="K8" t="s">
         <v>121</v>
       </c>
       <c r="L8" t="s">
         <v>127</v>
       </c>
       <c r="M8" s="6">
-        <v>9331.0</v>
+        <v>8860.0</v>
       </c>
       <c r="N8" s="6">
-        <v>11291</v>
+        <v>10721</v>
       </c>
       <c r="O8" t="s">
         <v>123</v>
       </c>
       <c r="P8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="4">
         <v>14953</v>
       </c>
       <c r="B9">
         <v>0.4</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="G9" t="s">
@@ -2787,54 +2787,54 @@
       <c r="D34" t="s">
         <v>130</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="G34" t="s">
         <v>119</v>
       </c>
       <c r="H34" t="s">
         <v>120</v>
       </c>
       <c r="I34" t="s">
         <v>121</v>
       </c>
       <c r="J34" t="s">
         <v>121</v>
       </c>
       <c r="K34" t="s">
         <v>121</v>
       </c>
       <c r="L34" t="s">
         <v>127</v>
       </c>
       <c r="M34" s="6">
-        <v>13990.0</v>
+        <v>14742.0</v>
       </c>
       <c r="N34" s="6">
-        <v>16928</v>
+        <v>17838</v>
       </c>
       <c r="O34" t="s">
         <v>123</v>
       </c>
       <c r="P34" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35">
         <v>14983</v>
       </c>
       <c r="B35">
         <v>0.4</v>
       </c>
       <c r="C35" t="s">
         <v>160</v>
       </c>
       <c r="D35" t="s">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="G35" t="s">
@@ -4329,54 +4329,54 @@
       <c r="D67" t="s">
         <v>149</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="G67" t="s">
         <v>119</v>
       </c>
       <c r="H67" t="s">
         <v>120</v>
       </c>
       <c r="I67" t="s">
         <v>121</v>
       </c>
       <c r="J67" t="s">
         <v>121</v>
       </c>
       <c r="K67" t="s">
         <v>121</v>
       </c>
       <c r="L67" t="s">
         <v>124</v>
       </c>
       <c r="M67" s="6">
-        <v>54890.0</v>
+        <v>51980.0</v>
       </c>
       <c r="N67" s="6">
-        <v>66416</v>
+        <v>62896</v>
       </c>
       <c r="O67" t="s">
         <v>123</v>
       </c>
       <c r="P67" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68">
         <v>1952</v>
       </c>
       <c r="B68">
         <v>0.92</v>
       </c>
       <c r="C68" t="s">
         <v>199</v>
       </c>
       <c r="D68" t="s">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>23</v>
       </c>
       <c r="G68" t="s">
@@ -4837,54 +4837,54 @@
       <c r="C78" t="s">
         <v>213</v>
       </c>
       <c r="D78" t="s">
         <v>149</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="G78" t="s">
         <v>147</v>
       </c>
       <c r="H78" t="s">
         <v>120</v>
       </c>
       <c r="J78" t="s">
         <v>121</v>
       </c>
       <c r="K78" t="s">
         <v>121</v>
       </c>
       <c r="L78" t="s">
         <v>127</v>
       </c>
       <c r="M78" s="6">
-        <v>129900.0</v>
+        <v>133500.0</v>
       </c>
       <c r="N78" s="6">
-        <v>157179</v>
+        <v>161535</v>
       </c>
       <c r="O78" t="s">
         <v>123</v>
       </c>
       <c r="P78" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79">
         <v>14970</v>
       </c>
       <c r="B79">
         <v>1.03</v>
       </c>
       <c r="C79" t="s">
         <v>214</v>
       </c>
       <c r="D79" t="s">
         <v>149</v>
       </c>
       <c r="E79" t="s">
         <v>20</v>
       </c>
       <c r="G79" t="s">