--- v3 (2026-03-15)
+++ v4 (2026-04-29)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$Q$10000</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t xml:space="preserve">        + 420 721 639 954</t>
   </si>
   <si>
     <t xml:space="preserve">        podpora@vvdiamonds.cz</t>
   </si>
   <si>
     <t>Katalogové číslo</t>
   </si>
   <si>
     <t>Velikost [ct]</t>
   </si>
   <si>
     <t>Rozměry</t>
   </si>
   <si>
     <t>Barva</t>
   </si>
   <si>
     <t>Čistota</t>
   </si>
   <si>
     <t>Upřesnění barvy</t>
   </si>
   <si>
@@ -82,408 +82,378 @@
   <si>
     <t>Fluorescence</t>
   </si>
   <si>
     <t>Cena bez DPH</t>
   </si>
   <si>
     <t>Cena s DPH</t>
   </si>
   <si>
     <t>Dostupnost</t>
   </si>
   <si>
     <t>Detail produktu</t>
   </si>
   <si>
     <t>3.95mm - 4.03mm x 2.37mm</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>VVS2</t>
   </si>
   <si>
-    <t>3.89mm - 3.93mm x 2.41mm</t>
+    <t>3.89mm - 3.95mm x 2.41mm</t>
+  </si>
+  <si>
+    <t>3.93mm - 3.97mm x 2.49mm</t>
+  </si>
+  <si>
+    <t>3.90mm - 3.94mm x 2.52mm</t>
+  </si>
+  <si>
+    <t>4.29mm - 4.32mm x 2.67mm</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>4.10mm - 4.20mm x 2.44mm</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
-    <t>3.92mm - 3.98mm x 2.44mm</t>
-[...14 lines deleted...]
-    <t>3.93mm - 3.97mm x 2.49mm</t>
+    <t>4.36mm - 4.39mm x 2.69mm</t>
+  </si>
+  <si>
+    <t>4.19mm - 4.23mm x 2.48mm</t>
+  </si>
+  <si>
+    <t>E</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14502.html</t>
   </si>
   <si>
-    <t>https://www.vvdiamonds.cz/023ct-d-vvs2-s-igi-certifikatem-14445.html</t>
-[...13 lines deleted...]
-  <si>
     <t>https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/025ct-f-vvs2-s-igi-certifikatem-14500.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14491.html</t>
   </si>
   <si>
-    <t>https://www.vvdiamonds.cz/026ct-f-vvs2-s-igi-certifikatem-14498.html</t>
-[...2 lines deleted...]
-    <t>https://www.vvdiamonds.cz/026ct-f-vvs2-s-igi-certifikatem-14438.html</t>
+    <t>https://www.vvdiamonds.cz/030ct-g-vvs2-s-gia-certifikatem-14629.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/026ct-d-vvs2-s-igi-certifikatem-14457.html</t>
   </si>
   <si>
+    <t>https://www.vvdiamonds.cz/032ct-g-vvs2-s-gia-certifikatem-14633.html</t>
+  </si>
+  <si>
     <t>https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14432.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/028ct-d-vvs2-s-igi-certifikatem-14456.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14492.html</t>
   </si>
   <si>
-    <t>https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14437.html</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14439.html</t>
   </si>
   <si>
-    <t>https://www.vvdiamonds.cz/040ct-j-vvs2-s-gia-certifikatem-14350.html</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.vvdiamonds.cz/029ct-g-vvs2-s-igi-certifikatem-12592.html</t>
   </si>
   <si>
+    <t>https://www.vvdiamonds.cz/040ct-i-vvs2-s-gia-certifikatem-14644.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-i-vvs2-s-gia-certifikatem-14645.html</t>
+  </si>
+  <si>
     <t>https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10810.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10811.html</t>
   </si>
   <si>
+    <t>https://www.vvdiamonds.cz/043ct-i-vvs2-s-gia-certifikatem-14642.html</t>
+  </si>
+  <si>
     <t>https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-12597.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/032ct-e-vvs2-s-gia-certifikatem-14050.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/030ct-d-vvs2-s-gia-certifikatem-12495.html</t>
   </si>
   <si>
-    <t>https://www.vvdiamonds.cz/037ct-f-vvs2-s-gia-certifikatem-14531.html</t>
-[...13 lines deleted...]
-  <si>
     <t>https://www.vvdiamonds.cz/041ct-g-vvs2-s-gia-certifikatem-14348.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/040ct-f-vvs2-s-gia-certifikatem-14570.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14312.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14313.html</t>
   </si>
   <si>
-    <t>https://www.vvdiamonds.cz/043ct-f-vvs2-s-gia-certifikatem-14347.html</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14310.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14311.html</t>
   </si>
   <si>
+    <t>https://www.vvdiamonds.cz/059ct-i-vvs2-s-gia-certifikatem-14667.html</t>
+  </si>
+  <si>
     <t>https://www.vvdiamonds.cz/041ct-d-vvs2-s-gia-certifikatem-14564.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/045ct-d-vvs2-s-gia-certifikatem-14565.html</t>
   </si>
   <si>
+    <t>https://www.vvdiamonds.cz/058ct-g-vvs2-s-gia-certifikatem-14606.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/052ct-d-vvs2-s-gia-certifikatem-14615.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/053ct-d-vvs2-s-gia-certifikatem-14613.html</t>
+  </si>
+  <si>
     <t>https://www.vvdiamonds.cz/030ct-faint-pink-vvs2-s-gia-certifikatem-14098.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/070ct-g-vvs2-s-gia-certifikatem-13529.html</t>
   </si>
   <si>
+    <t>https://www.vvdiamonds.cz/081ct-h-vvs2-s-gia-certifikatem-14605.html</t>
+  </si>
+  <si>
     <t>https://www.vvdiamonds.cz/092ct-j-vvs2-s-egl-certifikatem-1952.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/080ct-d-vvs2-s-gia-certifikatem-11169.html</t>
   </si>
   <si>
-    <t>https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11575.html</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11583.html</t>
   </si>
   <si>
+    <t>https://www.vvdiamonds.cz/100ct-e-vvs2-s-gia-certifikatem-14676.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/101ct-e-vvs2-s-gia-certifikatem-14675.html</t>
+  </si>
+  <si>
     <t>https://www.vvdiamonds.cz/101ct-f-vvs2-s-gia-certifikatem-13765.html</t>
   </si>
   <si>
+    <t>https://www.vvdiamonds.cz/151ct-e-vvs2-s-gia-certifikatem-14611.html</t>
+  </si>
+  <si>
     <t>Round</t>
   </si>
   <si>
     <t>IGI</t>
   </si>
   <si>
     <t>Very Good</t>
   </si>
   <si>
     <t>Good</t>
   </si>
   <si>
     <t>žádná</t>
   </si>
   <si>
     <t>Skladem</t>
   </si>
   <si>
     <t>Excellent</t>
   </si>
   <si>
-    <t>3.90mm - 3.94mm x 2.52mm</t>
-[...14 lines deleted...]
-    <t>E</t>
+    <t>GIA</t>
+  </si>
+  <si>
+    <t>nepatrná</t>
+  </si>
+  <si>
+    <t>střední</t>
   </si>
   <si>
     <t>4.22mm - 4.26mm x 2.43mm</t>
   </si>
   <si>
     <t>4.25mm - 4.30mm x 2.56mm</t>
   </si>
   <si>
-    <t>4.25mm - 4.28mm x 2.53mm</t>
-[...10 lines deleted...]
-  <si>
     <t>4.23mm - 4.28mm x 2.58mm</t>
   </si>
   <si>
-    <t>4.74mm - 4.76mm x 2.93mm</t>
+    <t>4.21mm - 4.25mm x 2.60mm</t>
+  </si>
+  <si>
+    <t>Fair</t>
+  </si>
+  <si>
+    <t>4.72mm - 4.74mm x 2.92mm</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>4.76mm - 4.79mm x 2.90mm</t>
+  </si>
+  <si>
+    <t>3.82mm - 3.86mm x 2.49mm</t>
+  </si>
+  <si>
+    <t>4.00mm - 4.05mm x 2.33mm</t>
+  </si>
+  <si>
+    <t>4.82mm - 4.84mm x 3.02mm</t>
+  </si>
+  <si>
+    <t>4.29mm - 4.36mm x 2.48mm</t>
+  </si>
+  <si>
+    <t>5.36mm x 3.94mm x 2.34mm</t>
+  </si>
+  <si>
+    <t>Oval</t>
+  </si>
+  <si>
+    <t>6.46mm x 3.44mm x 2.19mm</t>
+  </si>
+  <si>
+    <t>Marquise</t>
+  </si>
+  <si>
+    <t>4.72mm - 4.74mm x 2.96mm</t>
+  </si>
+  <si>
+    <t>4.79mm - 4.81mm x 2.93mm</t>
+  </si>
+  <si>
+    <t>4.71mm - 4.74mm x 2.92mm</t>
+  </si>
+  <si>
+    <t>4.74mm - 4.76mm x 2.90mm</t>
+  </si>
+  <si>
+    <t>4.69mm - 4.71mm x 2.93mm</t>
+  </si>
+  <si>
+    <t>4.78mm - 4.80mm x 2.89mm</t>
+  </si>
+  <si>
+    <t>5.33mm - 5.37mm x 3.35mm</t>
+  </si>
+  <si>
+    <t>4.76mm - 4.77mm x 2.96mm</t>
+  </si>
+  <si>
+    <t>4.87mm - 4.90mm x 3.06mm</t>
+  </si>
+  <si>
+    <t>4.60mm x 4.53mm x 3.31mm</t>
+  </si>
+  <si>
+    <t>Princess</t>
+  </si>
+  <si>
+    <t>5.17mm - 5.19mm x 3.17mm</t>
+  </si>
+  <si>
+    <t>5.18mm - 5.21mm x 3.24mm</t>
+  </si>
+  <si>
+    <t>5.80mm x 3.70mm x 2.33mm</t>
+  </si>
+  <si>
+    <t>Fn</t>
+  </si>
+  <si>
+    <t>Faint Pink</t>
+  </si>
+  <si>
+    <t>Pear</t>
+  </si>
+  <si>
+    <t>5.30mm x 6.29mm x 3.62mm</t>
+  </si>
+  <si>
+    <t>Heart</t>
+  </si>
+  <si>
+    <t>5.98mm - 6.02mm x 3.65mm</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>5.98mm - 6.08mm x 3.85mm</t>
   </si>
   <si>
     <t>J</t>
   </si>
   <si>
-    <t>GIA</t>
-[...106 lines deleted...]
-  <si>
     <t>EGL</t>
   </si>
   <si>
     <t>10.43mm x 4.69mm x 2.72mm</t>
   </si>
   <si>
-    <t>6.09mm - 6.14mm x 3.85mm</t>
-[...1 lines deleted...]
-  <si>
     <t>6.26mm - 6.29mm x 3.77mm</t>
   </si>
   <si>
+    <t>6.29mm x 5.19mm x 3.53mm</t>
+  </si>
+  <si>
+    <t>Cushion</t>
+  </si>
+  <si>
+    <t>6.49mm x 5.09mm x 3.51mm</t>
+  </si>
+  <si>
+    <t>Radiant</t>
+  </si>
+  <si>
     <t>6.39mm - 6.41mm x 4.01mm</t>
+  </si>
+  <si>
+    <t>7.31mm - 7.36mm x 4.52mm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_- &quot;Kč&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
@@ -951,62 +921,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14502.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-d-vvs2-s-igi-certifikatem-14445.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14443.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14493.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14409.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14506.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-f-vvs2-s-igi-certifikatem-14500.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/026ct-f-vvs2-s-igi-certifikatem-14498.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/026ct-f-vvs2-s-igi-certifikatem-14438.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/026ct-d-vvs2-s-igi-certifikatem-14457.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14432.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-d-vvs2-s-igi-certifikatem-14456.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14492.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14437.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14446.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-14430.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-d-vvs2-s-igi-certifikatem-14431.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14439.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vvs2-s-gia-certifikatem-14350.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vvs2-s-gia-certifikatem-14351.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-g-vvs2-s-igi-certifikatem-12592.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10810.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10811.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-12597.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-e-vvs2-s-gia-certifikatem-14050.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-d-vvs2-s-gia-certifikatem-12495.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/037ct-f-vvs2-s-gia-certifikatem-14531.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/037ct-f-vvs2-s-gia-certifikatem-14532.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/037ct-f-vvs2-s-gia-certifikatem-14533.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/051ct-k-vvs2-s-gia-certifikatem-14028.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-g-vvs2-s-gia-certifikatem-14316.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-g-vvs2-s-gia-certifikatem-14348.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-f-vvs2-s-gia-certifikatem-14570.html" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14312.html" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14313.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/043ct-f-vvs2-s-gia-certifikatem-14347.html" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14310.html" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14311.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-d-vvs2-s-gia-certifikatem-14564.html" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/045ct-d-vvs2-s-gia-certifikatem-14565.html" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-faint-pink-vvs2-s-gia-certifikatem-14098.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-g-vvs2-s-gia-certifikatem-13529.html" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/092ct-j-vvs2-s-egl-certifikatem-1952.html" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/080ct-d-vvs2-s-gia-certifikatem-11169.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11575.html" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11583.html" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-f-vvs2-s-gia-certifikatem-13765.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14502.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-f-vvs2-s-igi-certifikatem-14500.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-g-vvs2-s-gia-certifikatem-14629.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/026ct-d-vvs2-s-igi-certifikatem-14457.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-g-vvs2-s-gia-certifikatem-14633.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14432.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-d-vvs2-s-igi-certifikatem-14456.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14492.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14439.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-g-vvs2-s-igi-certifikatem-12592.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-i-vvs2-s-gia-certifikatem-14644.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-i-vvs2-s-gia-certifikatem-14645.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10810.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10811.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/043ct-i-vvs2-s-gia-certifikatem-14642.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-12597.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-e-vvs2-s-gia-certifikatem-14050.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-d-vvs2-s-gia-certifikatem-12495.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-g-vvs2-s-gia-certifikatem-14348.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-f-vvs2-s-gia-certifikatem-14570.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14312.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14313.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14310.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14311.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/059ct-i-vvs2-s-gia-certifikatem-14667.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-d-vvs2-s-gia-certifikatem-14564.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/045ct-d-vvs2-s-gia-certifikatem-14565.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/058ct-g-vvs2-s-gia-certifikatem-14606.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/052ct-d-vvs2-s-gia-certifikatem-14615.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/053ct-d-vvs2-s-gia-certifikatem-14613.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-faint-pink-vvs2-s-gia-certifikatem-14098.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-g-vvs2-s-gia-certifikatem-13529.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/081ct-h-vvs2-s-gia-certifikatem-14605.html" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/092ct-j-vvs2-s-egl-certifikatem-1952.html" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/080ct-d-vvs2-s-gia-certifikatem-11169.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11583.html" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-e-vvs2-s-gia-certifikatem-14676.html" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-e-vvs2-s-gia-certifikatem-14675.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-f-vvs2-s-gia-certifikatem-13765.html" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-e-vvs2-s-gia-certifikatem-14611.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q51"/>
+  <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N51" sqref="N51"/>
+      <selection activeCell="N44" sqref="N44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.9921875" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.421875" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421875" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.28125" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.7109375" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.8515625" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.7109375" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.7109375" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.28125" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.28125" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.421875" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.8515625" customWidth="true" style="0"/>
     <col min="16" max="16" width="80.125" customWidth="true" style="0"/>
     <col min="17" max="17" width="1.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" customHeight="1" ht="50">
       <c r="A1"/>
@@ -1063,2322 +1033,1984 @@
       <c r="O2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q2" s="5"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="4">
         <v>14502</v>
       </c>
       <c r="B3">
         <v>0.23</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H3" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I3" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="J3" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="K3" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="L3" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M3" s="6">
         <v>8238.0</v>
       </c>
       <c r="N3" s="6">
         <v>9968</v>
       </c>
       <c r="O3" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="4">
-        <v>14445</v>
+        <v>14507</v>
       </c>
       <c r="B4">
         <v>0.23</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H4" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="K4" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="L4" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M4" s="6">
-        <v>8238.0</v>
+        <v>8624.0</v>
       </c>
       <c r="N4" s="6">
-        <v>9968</v>
+        <v>10436</v>
       </c>
       <c r="O4" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="4">
-        <v>14443</v>
+        <v>14500</v>
       </c>
       <c r="B5">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H5" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I5" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="J5" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="K5" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="L5" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M5" s="6">
-        <v>8574.0</v>
+        <v>8910.0</v>
       </c>
       <c r="N5" s="6">
-        <v>10375</v>
+        <v>10781</v>
       </c>
       <c r="O5" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="4">
-        <v>14493</v>
+        <v>14491</v>
       </c>
       <c r="B6">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H6" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I6" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="J6" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K6" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="L6" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M6" s="6">
-        <v>8624.0</v>
+        <v>8977.0</v>
       </c>
       <c r="N6" s="6">
-        <v>10436</v>
+        <v>10862</v>
       </c>
       <c r="O6" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="4">
-        <v>14409</v>
+        <v>14629</v>
       </c>
       <c r="B7">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
         <v>25</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I7" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J7" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K7" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="L7" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M7" s="6">
-        <v>8624.0</v>
+        <v>9030.0</v>
       </c>
       <c r="N7" s="6">
-        <v>10436</v>
+        <v>10926</v>
       </c>
       <c r="O7" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="4">
-        <v>14506</v>
+        <v>14457</v>
       </c>
       <c r="B8">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H8" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I8" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="J8" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="L8" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M8" s="6">
-        <v>8624.0</v>
+        <v>9246.0</v>
       </c>
       <c r="N8" s="6">
-        <v>10436</v>
+        <v>11188</v>
       </c>
       <c r="O8" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="4">
-        <v>14507</v>
+        <v>14633</v>
       </c>
       <c r="B9">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I9" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J9" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="K9" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="L9" t="s">
         <v>82</v>
       </c>
       <c r="M9" s="6">
-        <v>8624.0</v>
+        <v>9632.0</v>
       </c>
       <c r="N9" s="6">
-        <v>10436</v>
+        <v>11655</v>
       </c>
       <c r="O9" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="4">
-        <v>14500</v>
+        <v>14432</v>
       </c>
       <c r="B10">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H10" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I10" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="J10" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="K10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="L10" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M10" s="6">
-        <v>8910.0</v>
+        <v>9918.0</v>
       </c>
       <c r="N10" s="6">
-        <v>10781</v>
+        <v>12001</v>
       </c>
       <c r="O10" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
-        <v>14491</v>
+        <v>14456</v>
       </c>
       <c r="B11">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="C11" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H11" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I11" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="J11" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="K11" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="L11" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M11" s="6">
-        <v>8977.0</v>
+        <v>9918.0</v>
       </c>
       <c r="N11" s="6">
-        <v>10862</v>
+        <v>12001</v>
       </c>
       <c r="O11" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
-        <v>14498</v>
+        <v>14492</v>
       </c>
       <c r="B12">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="C12" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H12" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I12" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="J12" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="K12" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="L12" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M12" s="6">
-        <v>9246.0</v>
+        <v>10254.0</v>
       </c>
       <c r="N12" s="6">
-        <v>11188</v>
+        <v>12407</v>
       </c>
       <c r="O12" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
-        <v>14438</v>
+        <v>14439</v>
       </c>
       <c r="B13">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="C13" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D13" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H13" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I13" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="J13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="K13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M13" s="6">
-        <v>9246.0</v>
+        <v>10741.0</v>
       </c>
       <c r="N13" s="6">
-        <v>11188</v>
+        <v>12997</v>
       </c>
       <c r="O13" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
-        <v>14457</v>
+        <v>12592</v>
       </c>
       <c r="B14">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="C14" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H14" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I14" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="J14" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="K14" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="L14" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M14" s="6">
-        <v>9246.0</v>
+        <v>11030.0</v>
       </c>
       <c r="N14" s="6">
-        <v>11188</v>
+        <v>13346</v>
       </c>
       <c r="O14" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
-        <v>14432</v>
+        <v>14644</v>
       </c>
       <c r="B15">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="C15" t="s">
+        <v>88</v>
+      </c>
+      <c r="D15" t="s">
         <v>89</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I15" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="J15" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="K15" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L15" t="s">
         <v>82</v>
       </c>
       <c r="M15" s="6">
-        <v>9918.0</v>
+        <v>11180.0</v>
       </c>
       <c r="N15" s="6">
-        <v>12001</v>
+        <v>13528</v>
       </c>
       <c r="O15" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
-        <v>14456</v>
+        <v>14645</v>
       </c>
       <c r="B16">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="C16" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I16" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J16" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="K16" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L16" t="s">
         <v>82</v>
       </c>
       <c r="M16" s="6">
-        <v>9918.0</v>
+        <v>11180.0</v>
       </c>
       <c r="N16" s="6">
-        <v>12001</v>
+        <v>13528</v>
       </c>
       <c r="O16" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
-        <v>14492</v>
+        <v>10810</v>
       </c>
       <c r="B17">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="C17" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I17" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="J17" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="K17" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="L17" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M17" s="6">
-        <v>10254.0</v>
+        <v>11957.0</v>
       </c>
       <c r="N17" s="6">
-        <v>12407</v>
+        <v>14468</v>
       </c>
       <c r="O17" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
-        <v>14437</v>
+        <v>10811</v>
       </c>
       <c r="B18">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="C18" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D18" t="s">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="J18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="K18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="L18" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M18" s="6">
-        <v>10388.0</v>
+        <v>11957.0</v>
       </c>
       <c r="N18" s="6">
-        <v>12570</v>
+        <v>14468</v>
       </c>
       <c r="O18" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
-        <v>14446</v>
+        <v>14642</v>
       </c>
       <c r="B19">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D19" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I19" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J19" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K19" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L19" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="6">
-        <v>10388.0</v>
+        <v>12019.0</v>
       </c>
       <c r="N19" s="6">
-        <v>12570</v>
+        <v>14542</v>
       </c>
       <c r="O19" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P19" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
-        <v>14430</v>
+        <v>12597</v>
       </c>
       <c r="B20">
         <v>0.29</v>
       </c>
       <c r="C20" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H20" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="I20" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="J20" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="K20" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="L20" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M20" s="6">
-        <v>10741.0</v>
+        <v>12650.0</v>
       </c>
       <c r="N20" s="6">
-        <v>12997</v>
+        <v>15306</v>
       </c>
       <c r="O20" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P20" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
-        <v>14431</v>
+        <v>14050</v>
       </c>
       <c r="B21">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" t="s">
         <v>96</v>
       </c>
-      <c r="D21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="J21" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="K21" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="L21" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M21" s="6">
-        <v>10741.0</v>
+        <v>13072.0</v>
       </c>
       <c r="N21" s="6">
-        <v>12997</v>
+        <v>15817</v>
       </c>
       <c r="O21" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P21" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
-        <v>14439</v>
+        <v>12495</v>
       </c>
       <c r="B22">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="C22" t="s">
         <v>97</v>
       </c>
       <c r="D22" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="H22" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="I22" t="s">
         <v>80</v>
       </c>
       <c r="J22" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K22" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L22" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M22" s="6">
-        <v>10741.0</v>
+        <v>13230.0</v>
       </c>
       <c r="N22" s="6">
-        <v>12997</v>
+        <v>16008</v>
       </c>
       <c r="O22" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P22" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
-        <v>14350</v>
+        <v>14348</v>
       </c>
       <c r="B23">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
+        <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H23" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="I23" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J23" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K23" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L23" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M23" s="6">
-        <v>10920.0</v>
+        <v>16359.0</v>
       </c>
       <c r="N23" s="6">
-        <v>13213</v>
+        <v>19794</v>
       </c>
       <c r="O23" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P23" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
-        <v>14351</v>
+        <v>14570</v>
       </c>
       <c r="B24">
         <v>0.4</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="G24" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H24" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="I24" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J24" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K24" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L24" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="M24" s="6">
-        <v>10920.0</v>
+        <v>17640.0</v>
       </c>
       <c r="N24" s="6">
-        <v>13213</v>
+        <v>21344</v>
       </c>
       <c r="O24" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P24" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
-        <v>12592</v>
+        <v>14312</v>
       </c>
       <c r="B25">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D25" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H25" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I25" t="s">
+        <v>79</v>
+      </c>
+      <c r="J25" t="s">
+        <v>79</v>
+      </c>
+      <c r="K25" t="s">
+        <v>79</v>
+      </c>
+      <c r="L25" t="s">
         <v>81</v>
       </c>
-      <c r="J25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M25" s="6">
-        <v>11030.0</v>
+        <v>18480.0</v>
       </c>
       <c r="N25" s="6">
-        <v>13346</v>
+        <v>22361</v>
       </c>
       <c r="O25" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P25" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
-        <v>10810</v>
+        <v>14313</v>
       </c>
       <c r="B26">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="C26" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="G26" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I26" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="J26" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="K26" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L26" t="s">
         <v>82</v>
       </c>
       <c r="M26" s="6">
-        <v>11957.0</v>
+        <v>18480.0</v>
       </c>
       <c r="N26" s="6">
-        <v>14468</v>
+        <v>22361</v>
       </c>
       <c r="O26" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P26" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
-        <v>10811</v>
+        <v>14310</v>
       </c>
       <c r="B27">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="C27" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D27" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="G27" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I27" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="J27" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="K27" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L27" t="s">
         <v>82</v>
       </c>
       <c r="M27" s="6">
-        <v>11957.0</v>
+        <v>20160.0</v>
       </c>
       <c r="N27" s="6">
-        <v>14468</v>
+        <v>24394</v>
       </c>
       <c r="O27" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P27" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
-        <v>12597</v>
+        <v>14311</v>
       </c>
       <c r="B28">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="C28" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D28" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="G28" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I28" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J28" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="K28" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L28" t="s">
         <v>82</v>
       </c>
       <c r="M28" s="6">
-        <v>12650.0</v>
+        <v>20160.0</v>
       </c>
       <c r="N28" s="6">
-        <v>15306</v>
+        <v>24394</v>
       </c>
       <c r="O28" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P28" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
-        <v>14050</v>
+        <v>14667</v>
       </c>
       <c r="B29">
-        <v>0.32</v>
+        <v>0.59</v>
       </c>
       <c r="C29" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="D29" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="G29" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="H29" t="s">
-        <v>100</v>
+        <v>80</v>
+      </c>
+      <c r="I29" t="s">
+        <v>79</v>
       </c>
       <c r="J29" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="K29" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="L29" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="M29" s="6">
-        <v>13072.0</v>
+        <v>20296.0</v>
       </c>
       <c r="N29" s="6">
-        <v>15817</v>
+        <v>24558</v>
       </c>
       <c r="O29" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P29" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
-        <v>12495</v>
+        <v>14564</v>
       </c>
       <c r="B30">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="C30" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D30" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="G30" t="s">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="H30" t="s">
-        <v>100</v>
+        <v>80</v>
+      </c>
+      <c r="I30" t="s">
+        <v>79</v>
       </c>
       <c r="J30" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K30" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L30" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="M30" s="6">
-        <v>13230.0</v>
+        <v>20664.0</v>
       </c>
       <c r="N30" s="6">
-        <v>16008</v>
+        <v>25003</v>
       </c>
       <c r="O30" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P30" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
-        <v>14531</v>
+        <v>14565</v>
       </c>
       <c r="B31">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="C31" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="D31" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="G31" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H31" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="I31" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J31" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K31" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L31" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="M31" s="6">
-        <v>13986.0</v>
+        <v>22680.0</v>
       </c>
       <c r="N31" s="6">
-        <v>16923</v>
+        <v>27443</v>
       </c>
       <c r="O31" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P31" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
-        <v>14532</v>
+        <v>14606</v>
       </c>
       <c r="B32">
-        <v>0.37</v>
+        <v>0.58</v>
       </c>
       <c r="C32" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="D32" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="G32" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="H32" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="J32" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K32" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="L32" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
       <c r="M32" s="6">
-        <v>13986.0</v>
+        <v>28681.0</v>
       </c>
       <c r="N32" s="6">
-        <v>16923</v>
+        <v>34704</v>
       </c>
       <c r="O32" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P32" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33">
-        <v>14533</v>
+        <v>14615</v>
       </c>
       <c r="B33">
-        <v>0.37</v>
+        <v>0.52</v>
       </c>
       <c r="C33" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="D33" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="G33" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H33" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="I33" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J33" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K33" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L33" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="M33" s="6">
-        <v>13986.0</v>
+        <v>32422.0</v>
       </c>
       <c r="N33" s="6">
-        <v>16923</v>
+        <v>39231</v>
       </c>
       <c r="O33" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P33" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34">
-        <v>14028</v>
+        <v>14613</v>
       </c>
       <c r="B34">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="C34" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="D34" t="s">
-        <v>118</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="G34" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H34" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="I34" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J34" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K34" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L34" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="M34" s="6">
-        <v>15351.0</v>
+        <v>33046.0</v>
       </c>
       <c r="N34" s="6">
-        <v>18575</v>
+        <v>39985</v>
       </c>
       <c r="O34" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P34" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35">
-        <v>14316</v>
+        <v>14098</v>
       </c>
       <c r="B35">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="C35" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
+      <c r="F35" t="s">
+        <v>114</v>
+      </c>
       <c r="G35" t="s">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="H35" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="J35" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="K35" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="L35" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="M35" s="6">
-        <v>15960.0</v>
+        <v>45000.0</v>
       </c>
       <c r="N35" s="6">
-        <v>19312</v>
+        <v>54450</v>
       </c>
       <c r="O35" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P35" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36">
-        <v>14348</v>
+        <v>13529</v>
       </c>
       <c r="B36">
-        <v>0.41</v>
+        <v>0.7</v>
       </c>
       <c r="C36" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="G36" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="H36" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="J36" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K36" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L36" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="M36" s="6">
-        <v>16359.0</v>
+        <v>48510.0</v>
       </c>
       <c r="N36" s="6">
-        <v>19794</v>
+        <v>58697</v>
       </c>
       <c r="O36" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P36" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37">
-        <v>14570</v>
+        <v>14605</v>
       </c>
       <c r="B37">
-        <v>0.4</v>
+        <v>0.81</v>
       </c>
       <c r="C37" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D37" t="s">
-        <v>19</v>
+        <v>119</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="G37" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H37" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="I37" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J37" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K37" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L37" t="s">
-        <v>110</v>
+        <v>81</v>
       </c>
       <c r="M37" s="6">
-        <v>17640.0</v>
+        <v>48762.0</v>
       </c>
       <c r="N37" s="6">
-        <v>21344</v>
+        <v>59002</v>
       </c>
       <c r="O37" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P37" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38">
-        <v>14312</v>
+        <v>1952</v>
       </c>
       <c r="B38">
-        <v>0.4</v>
+        <v>0.92</v>
       </c>
       <c r="C38" t="s">
+        <v>120</v>
+      </c>
+      <c r="D38" t="s">
+        <v>121</v>
+      </c>
+      <c r="E38" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" t="s">
+        <v>73</v>
+      </c>
+      <c r="H38" t="s">
         <v>122</v>
       </c>
-      <c r="D38" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I38" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="J38" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="K38" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="L38" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
       <c r="M38" s="6">
-        <v>18480.0</v>
+        <v>58842.0</v>
       </c>
       <c r="N38" s="6">
-        <v>22361</v>
+        <v>71199</v>
       </c>
       <c r="O38" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P38" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39">
-        <v>14313</v>
+        <v>11169</v>
       </c>
       <c r="B39">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="C39" t="s">
         <v>123</v>
       </c>
       <c r="D39" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="G39" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="H39" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="J39" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K39" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L39" t="s">
-        <v>114</v>
+        <v>81</v>
       </c>
       <c r="M39" s="6">
-        <v>18480.0</v>
+        <v>67200.0</v>
       </c>
       <c r="N39" s="6">
-        <v>22361</v>
+        <v>81312</v>
       </c>
       <c r="O39" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P39" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40">
-        <v>14347</v>
+        <v>11583</v>
       </c>
       <c r="B40">
-        <v>0.43</v>
+        <v>0.9</v>
       </c>
       <c r="C40" t="s">
         <v>124</v>
       </c>
       <c r="D40" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="G40" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H40" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="I40" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J40" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K40" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L40" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="M40" s="6">
-        <v>18963.0</v>
+        <v>92610.0</v>
       </c>
       <c r="N40" s="6">
-        <v>22945</v>
+        <v>112058</v>
       </c>
       <c r="O40" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P40" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41">
-        <v>14310</v>
+        <v>14676</v>
       </c>
       <c r="B41">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="C41" t="s">
         <v>125</v>
       </c>
       <c r="D41" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="G41" t="s">
-        <v>78</v>
+        <v>126</v>
       </c>
       <c r="H41" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="J41" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K41" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L41" t="s">
-        <v>114</v>
+        <v>81</v>
       </c>
       <c r="M41" s="6">
-        <v>20160.0</v>
+        <v>118000.0</v>
       </c>
       <c r="N41" s="6">
-        <v>24394</v>
+        <v>142780</v>
       </c>
       <c r="O41" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P41" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42">
-        <v>14311</v>
+        <v>14675</v>
       </c>
       <c r="B42">
-        <v>0.4</v>
+        <v>1.01</v>
       </c>
       <c r="C42" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D42" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="G42" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="H42" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="J42" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K42" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L42" t="s">
-        <v>114</v>
+        <v>81</v>
       </c>
       <c r="M42" s="6">
-        <v>20160.0</v>
+        <v>119000.0</v>
       </c>
       <c r="N42" s="6">
-        <v>24394</v>
+        <v>143990</v>
       </c>
       <c r="O42" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P42" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43">
-        <v>14564</v>
+        <v>13765</v>
       </c>
       <c r="B43">
-        <v>0.41</v>
+        <v>1.01</v>
       </c>
       <c r="C43" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D43" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="G43" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H43" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="I43" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J43" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K43" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L43" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="M43" s="6">
-        <v>20664.0</v>
+        <v>130000.0</v>
       </c>
       <c r="N43" s="6">
-        <v>25003</v>
+        <v>157300</v>
       </c>
       <c r="O43" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P43" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44">
-        <v>14565</v>
+        <v>14611</v>
       </c>
       <c r="B44">
-        <v>0.45</v>
+        <v>1.51</v>
       </c>
       <c r="C44" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D44" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="G44" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="H44" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="I44" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="J44" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="K44" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="L44" t="s">
-        <v>114</v>
+        <v>77</v>
       </c>
       <c r="M44" s="6">
-        <v>22680.0</v>
+        <v>394000.0</v>
       </c>
       <c r="N44" s="6">
-        <v>27443</v>
+        <v>476740</v>
       </c>
       <c r="O44" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P44" t="s">
-        <v>70</v>
-[...89 lines deleted...]
-      <c r="P46" t="s">
         <v>72</v>
-      </c>
-[...230 lines deleted...]
-        <v>77</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <autoFilter ref="A2:Q10000"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="P4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="P5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="P6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="P7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="P8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="P9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="P10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="P11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="P12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="P13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="P14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="P15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="P16" r:id="rId_hyperlink_14"/>
@@ -3388,57 +3020,50 @@
     <hyperlink ref="P20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="P21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="P22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="P23" r:id="rId_hyperlink_21"/>
     <hyperlink ref="P24" r:id="rId_hyperlink_22"/>
     <hyperlink ref="P25" r:id="rId_hyperlink_23"/>
     <hyperlink ref="P26" r:id="rId_hyperlink_24"/>
     <hyperlink ref="P27" r:id="rId_hyperlink_25"/>
     <hyperlink ref="P28" r:id="rId_hyperlink_26"/>
     <hyperlink ref="P29" r:id="rId_hyperlink_27"/>
     <hyperlink ref="P30" r:id="rId_hyperlink_28"/>
     <hyperlink ref="P31" r:id="rId_hyperlink_29"/>
     <hyperlink ref="P32" r:id="rId_hyperlink_30"/>
     <hyperlink ref="P33" r:id="rId_hyperlink_31"/>
     <hyperlink ref="P34" r:id="rId_hyperlink_32"/>
     <hyperlink ref="P35" r:id="rId_hyperlink_33"/>
     <hyperlink ref="P36" r:id="rId_hyperlink_34"/>
     <hyperlink ref="P37" r:id="rId_hyperlink_35"/>
     <hyperlink ref="P38" r:id="rId_hyperlink_36"/>
     <hyperlink ref="P39" r:id="rId_hyperlink_37"/>
     <hyperlink ref="P40" r:id="rId_hyperlink_38"/>
     <hyperlink ref="P41" r:id="rId_hyperlink_39"/>
     <hyperlink ref="P42" r:id="rId_hyperlink_40"/>
     <hyperlink ref="P43" r:id="rId_hyperlink_41"/>
     <hyperlink ref="P44" r:id="rId_hyperlink_42"/>
-    <hyperlink ref="P45" r:id="rId_hyperlink_43"/>
-[...5 lines deleted...]
-    <hyperlink ref="P51" r:id="rId_hyperlink_49"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69930555555556" right="0.69930555555556" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>