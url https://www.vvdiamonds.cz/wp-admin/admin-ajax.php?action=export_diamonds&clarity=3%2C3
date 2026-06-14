--- v4 (2026-04-29)
+++ v5 (2026-06-14)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$Q$10000</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t xml:space="preserve">        + 420 721 639 954</t>
   </si>
   <si>
     <t xml:space="preserve">        podpora@vvdiamonds.cz</t>
   </si>
   <si>
     <t>Katalogové číslo</t>
   </si>
   <si>
     <t>Velikost [ct]</t>
   </si>
   <si>
     <t>Rozměry</t>
   </si>
   <si>
     <t>Barva</t>
   </si>
   <si>
     <t>Čistota</t>
   </si>
   <si>
     <t>Upřesnění barvy</t>
   </si>
   <si>
@@ -73,381 +73,339 @@
   <si>
     <t>Proporce</t>
   </si>
   <si>
     <t>Polish</t>
   </si>
   <si>
     <t>Symetrie</t>
   </si>
   <si>
     <t>Fluorescence</t>
   </si>
   <si>
     <t>Cena bez DPH</t>
   </si>
   <si>
     <t>Cena s DPH</t>
   </si>
   <si>
     <t>Dostupnost</t>
   </si>
   <si>
     <t>Detail produktu</t>
   </si>
   <si>
-    <t>3.95mm - 4.03mm x 2.37mm</t>
+    <t>3.89mm - 3.95mm x 2.41mm</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>VVS2</t>
   </si>
   <si>
-    <t>3.89mm - 3.95mm x 2.41mm</t>
-[...1 lines deleted...]
-  <si>
     <t>3.93mm - 3.97mm x 2.49mm</t>
   </si>
   <si>
     <t>3.90mm - 3.94mm x 2.52mm</t>
   </si>
   <si>
-    <t>4.29mm - 4.32mm x 2.67mm</t>
+    <t>4.69mm - 4.71mm x 2.84mm</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>4.19mm - 4.23mm x 2.48mm</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>4.22mm - 4.26mm x 2.43mm</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>4.25mm - 4.30mm x 2.56mm</t>
+  </si>
+  <si>
+    <t>4.23mm - 4.28mm x 2.58mm</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/025ct-f-vvs2-s-igi-certifikatem-14500.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14491.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/038ct-i-vvs2-s-gia-certifikatem-14688.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14432.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/028ct-d-vvs2-s-igi-certifikatem-14456.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14492.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14439.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/029ct-g-vvs2-s-igi-certifikatem-12592.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10810.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10811.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/043ct-i-vvs2-s-gia-certifikatem-14642.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-h-vvs2-s-gia-certifikatem-14751.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-12597.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/032ct-e-vvs2-s-gia-certifikatem-14050.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/030ct-d-vvs2-s-gia-certifikatem-12495.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-h-vvs2-s-gia-certifikatem-14749.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/041ct-g-vvs2-s-gia-certifikatem-14348.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/053ct-j-vvs2-s-gia-certifikatem-14777.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14312.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14313.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14310.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14311.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/058ct-g-vvs2-s-gia-certifikatem-14606.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/052ct-d-vvs2-s-gia-certifikatem-14615.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/053ct-d-vvs2-s-gia-certifikatem-14613.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/030ct-faint-pink-vvs2-s-gia-certifikatem-14098.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/070ct-g-vvs2-s-gia-certifikatem-13529.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/081ct-h-vvs2-s-gia-certifikatem-14605.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/092ct-j-vvs2-s-egl-certifikatem-1952.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/057ct-fancy-intense-yellow-vvs2-s-gia-certifikatem-14707.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/080ct-d-vvs2-s-gia-certifikatem-11169.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11583.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/101ct-f-vvs2-s-gia-certifikatem-13765.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/151ct-e-vvs2-s-gia-certifikatem-14611.html</t>
+  </si>
+  <si>
+    <t>Round</t>
+  </si>
+  <si>
+    <t>IGI</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>žádná</t>
+  </si>
+  <si>
+    <t>Skladem</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>GIA</t>
+  </si>
+  <si>
+    <t>4.21mm - 4.25mm x 2.60mm</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
-    <t>4.10mm - 4.20mm x 2.44mm</t>
-[...161 lines deleted...]
-    <t>GIA</t>
+    <t>Fair</t>
+  </si>
+  <si>
+    <t>3.82mm - 3.86mm x 2.49mm</t>
+  </si>
+  <si>
+    <t>4.00mm - 4.05mm x 2.33mm</t>
+  </si>
+  <si>
+    <t>4.82mm - 4.84mm x 3.02mm</t>
+  </si>
+  <si>
+    <t>střední</t>
+  </si>
+  <si>
+    <t>4.76mm - 4.78mm x 2.89mm</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>4.29mm - 4.36mm x 2.48mm</t>
+  </si>
+  <si>
+    <t>5.36mm x 3.94mm x 2.34mm</t>
+  </si>
+  <si>
+    <t>Oval</t>
   </si>
   <si>
     <t>nepatrná</t>
   </si>
   <si>
-    <t>střední</t>
-[...43 lines deleted...]
-  <si>
     <t>6.46mm x 3.44mm x 2.19mm</t>
   </si>
   <si>
     <t>Marquise</t>
   </si>
   <si>
+    <t>4.75mm - 4.78mm x 2.93mm</t>
+  </si>
+  <si>
     <t>4.72mm - 4.74mm x 2.96mm</t>
   </si>
   <si>
-    <t>4.79mm - 4.81mm x 2.93mm</t>
+    <t>5.17mm - 5.20mm x 3.20mm</t>
+  </si>
+  <si>
+    <t>J</t>
   </si>
   <si>
     <t>4.71mm - 4.74mm x 2.92mm</t>
   </si>
   <si>
     <t>4.74mm - 4.76mm x 2.90mm</t>
   </si>
   <si>
     <t>4.69mm - 4.71mm x 2.93mm</t>
   </si>
   <si>
     <t>4.78mm - 4.80mm x 2.89mm</t>
   </si>
   <si>
-    <t>5.33mm - 5.37mm x 3.35mm</t>
-[...7 lines deleted...]
-  <si>
     <t>4.60mm x 4.53mm x 3.31mm</t>
   </si>
   <si>
     <t>Princess</t>
   </si>
   <si>
     <t>5.17mm - 5.19mm x 3.17mm</t>
   </si>
   <si>
     <t>5.18mm - 5.21mm x 3.24mm</t>
   </si>
   <si>
     <t>5.80mm x 3.70mm x 2.33mm</t>
   </si>
   <si>
     <t>Fn</t>
   </si>
   <si>
     <t>Faint Pink</t>
   </si>
   <si>
     <t>Pear</t>
   </si>
   <si>
     <t>5.30mm x 6.29mm x 3.62mm</t>
   </si>
   <si>
     <t>Heart</t>
   </si>
   <si>
     <t>5.98mm - 6.02mm x 3.65mm</t>
   </si>
   <si>
-    <t>H</t>
-[...1 lines deleted...]
-  <si>
     <t>5.98mm - 6.08mm x 3.85mm</t>
   </si>
   <si>
-    <t>J</t>
-[...1 lines deleted...]
-  <si>
     <t>EGL</t>
   </si>
   <si>
+    <t>4.89mm x 3.86mm x 3.00mm</t>
+  </si>
+  <si>
+    <t>Fancy Intense Yellow</t>
+  </si>
+  <si>
+    <t>Radiant</t>
+  </si>
+  <si>
     <t>10.43mm x 4.69mm x 2.72mm</t>
   </si>
   <si>
     <t>6.26mm - 6.29mm x 3.77mm</t>
-  </si>
-[...10 lines deleted...]
-    <t>Radiant</t>
   </si>
   <si>
     <t>6.39mm - 6.41mm x 4.01mm</t>
   </si>
   <si>
     <t>7.31mm - 7.36mm x 4.52mm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_- &quot;Kč&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -921,62 +879,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14502.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-f-vvs2-s-igi-certifikatem-14500.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-g-vvs2-s-gia-certifikatem-14629.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/026ct-d-vvs2-s-igi-certifikatem-14457.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-g-vvs2-s-gia-certifikatem-14633.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14432.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-d-vvs2-s-igi-certifikatem-14456.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14492.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14439.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-g-vvs2-s-igi-certifikatem-12592.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-i-vvs2-s-gia-certifikatem-14644.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-i-vvs2-s-gia-certifikatem-14645.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10810.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10811.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/043ct-i-vvs2-s-gia-certifikatem-14642.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-12597.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-e-vvs2-s-gia-certifikatem-14050.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-d-vvs2-s-gia-certifikatem-12495.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-g-vvs2-s-gia-certifikatem-14348.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-f-vvs2-s-gia-certifikatem-14570.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14312.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14313.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14310.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14311.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/059ct-i-vvs2-s-gia-certifikatem-14667.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-d-vvs2-s-gia-certifikatem-14564.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/045ct-d-vvs2-s-gia-certifikatem-14565.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/058ct-g-vvs2-s-gia-certifikatem-14606.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/052ct-d-vvs2-s-gia-certifikatem-14615.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/053ct-d-vvs2-s-gia-certifikatem-14613.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-faint-pink-vvs2-s-gia-certifikatem-14098.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-g-vvs2-s-gia-certifikatem-13529.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/081ct-h-vvs2-s-gia-certifikatem-14605.html" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/092ct-j-vvs2-s-egl-certifikatem-1952.html" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/080ct-d-vvs2-s-gia-certifikatem-11169.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11583.html" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-e-vvs2-s-gia-certifikatem-14676.html" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-e-vvs2-s-gia-certifikatem-14675.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-f-vvs2-s-gia-certifikatem-13765.html" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-e-vvs2-s-gia-certifikatem-14611.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-f-vvs2-s-igi-certifikatem-14500.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/038ct-i-vvs2-s-gia-certifikatem-14688.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14432.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-d-vvs2-s-igi-certifikatem-14456.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14492.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14439.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-g-vvs2-s-igi-certifikatem-12592.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10810.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10811.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/043ct-i-vvs2-s-gia-certifikatem-14642.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-h-vvs2-s-gia-certifikatem-14751.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-12597.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-e-vvs2-s-gia-certifikatem-14050.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-d-vvs2-s-gia-certifikatem-12495.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-h-vvs2-s-gia-certifikatem-14749.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-g-vvs2-s-gia-certifikatem-14348.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/053ct-j-vvs2-s-gia-certifikatem-14777.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14312.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14313.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14310.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14311.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/058ct-g-vvs2-s-gia-certifikatem-14606.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/052ct-d-vvs2-s-gia-certifikatem-14615.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/053ct-d-vvs2-s-gia-certifikatem-14613.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-faint-pink-vvs2-s-gia-certifikatem-14098.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-g-vvs2-s-gia-certifikatem-13529.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/081ct-h-vvs2-s-gia-certifikatem-14605.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/092ct-j-vvs2-s-egl-certifikatem-1952.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/057ct-fancy-intense-yellow-vvs2-s-gia-certifikatem-14707.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/080ct-d-vvs2-s-gia-certifikatem-11169.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11583.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-f-vvs2-s-gia-certifikatem-13765.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-e-vvs2-s-gia-certifikatem-14611.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q44"/>
+  <dimension ref="A1:Q37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N44" sqref="N44"/>
+      <selection activeCell="N37" sqref="N37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.9921875" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.421875" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421875" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.28125" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.7109375" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.8515625" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.7109375" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.7109375" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.28125" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.28125" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.421875" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.8515625" customWidth="true" style="0"/>
     <col min="16" max="16" width="80.125" customWidth="true" style="0"/>
     <col min="17" max="17" width="1.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" customHeight="1" ht="50">
       <c r="A1"/>
@@ -1018,2052 +976,1722 @@
       <c r="J2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q2" s="5"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="4">
-        <v>14502</v>
+        <v>14507</v>
       </c>
       <c r="B3">
         <v>0.23</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H3" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="I3" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="J3" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="K3" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="L3" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="M3" s="6">
-        <v>8238.0</v>
+        <v>8624.0</v>
       </c>
       <c r="N3" s="6">
-        <v>9968</v>
+        <v>10436</v>
       </c>
       <c r="O3" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="4">
-        <v>14507</v>
+        <v>14500</v>
       </c>
       <c r="B4">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="I4" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="J4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="K4" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="L4" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="M4" s="6">
-        <v>8624.0</v>
+        <v>8910.0</v>
       </c>
       <c r="N4" s="6">
-        <v>10436</v>
+        <v>10781</v>
       </c>
       <c r="O4" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="4">
-        <v>14500</v>
+        <v>14491</v>
       </c>
       <c r="B5">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H5" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="I5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="J5" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="K5" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="L5" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="M5" s="6">
-        <v>8910.0</v>
+        <v>8977.0</v>
       </c>
       <c r="N5" s="6">
-        <v>10781</v>
+        <v>10862</v>
       </c>
       <c r="O5" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="4">
-        <v>14491</v>
+        <v>14688</v>
       </c>
       <c r="B6">
-        <v>0.24</v>
+        <v>0.38</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
+        <v>66</v>
+      </c>
+      <c r="H6" t="s">
         <v>73</v>
       </c>
-      <c r="H6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="J6" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K6" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="L6" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="M6" s="6">
-        <v>8977.0</v>
+        <v>9885.0</v>
       </c>
       <c r="N6" s="6">
-        <v>10862</v>
+        <v>11961</v>
       </c>
       <c r="O6" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="4">
-        <v>14629</v>
+        <v>14432</v>
       </c>
       <c r="B7">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H7" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="I7" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="J7" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K7" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="L7" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="M7" s="6">
-        <v>9030.0</v>
+        <v>9918.0</v>
       </c>
       <c r="N7" s="6">
-        <v>10926</v>
+        <v>12001</v>
       </c>
       <c r="O7" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="4">
-        <v>14457</v>
+        <v>14456</v>
       </c>
       <c r="B8">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H8" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="I8" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="J8" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="K8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="L8" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="M8" s="6">
-        <v>9246.0</v>
+        <v>9918.0</v>
       </c>
       <c r="N8" s="6">
-        <v>11188</v>
+        <v>12001</v>
       </c>
       <c r="O8" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="4">
-        <v>14633</v>
+        <v>14492</v>
       </c>
       <c r="B9">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H9" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="I9" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="J9" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K9" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="L9" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="M9" s="6">
-        <v>9632.0</v>
+        <v>10254.0</v>
       </c>
       <c r="N9" s="6">
-        <v>11655</v>
+        <v>12407</v>
       </c>
       <c r="O9" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P9" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="4">
-        <v>14432</v>
+        <v>14439</v>
       </c>
       <c r="B10">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H10" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="I10" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="J10" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="K10" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="L10" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="M10" s="6">
-        <v>9918.0</v>
+        <v>10741.0</v>
       </c>
       <c r="N10" s="6">
-        <v>12001</v>
+        <v>12997</v>
       </c>
       <c r="O10" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
-        <v>14456</v>
+        <v>12592</v>
       </c>
       <c r="B11">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H11" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="I11" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="J11" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="K11" t="s">
         <v>76</v>
       </c>
       <c r="L11" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="M11" s="6">
-        <v>9918.0</v>
+        <v>11030.0</v>
       </c>
       <c r="N11" s="6">
-        <v>12001</v>
+        <v>13346</v>
       </c>
       <c r="O11" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P11" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
-        <v>14492</v>
+        <v>10810</v>
       </c>
       <c r="B12">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="C12" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H12" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="I12" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="J12" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="K12" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="L12" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="M12" s="6">
-        <v>10254.0</v>
+        <v>11957.0</v>
       </c>
       <c r="N12" s="6">
-        <v>12407</v>
+        <v>14468</v>
       </c>
       <c r="O12" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P12" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
-        <v>14439</v>
+        <v>10811</v>
       </c>
       <c r="B13">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="C13" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H13" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="J13" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="K13" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="L13" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="M13" s="6">
-        <v>10741.0</v>
+        <v>11957.0</v>
       </c>
       <c r="N13" s="6">
-        <v>12997</v>
+        <v>14468</v>
       </c>
       <c r="O13" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
-        <v>12592</v>
+        <v>14642</v>
       </c>
       <c r="B14">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="C14" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" t="s">
         <v>73</v>
       </c>
-      <c r="H14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I14" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="J14" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="K14" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="L14" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M14" s="6">
-        <v>11030.0</v>
+        <v>12019.0</v>
       </c>
       <c r="N14" s="6">
-        <v>13346</v>
+        <v>14542</v>
       </c>
       <c r="O14" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
-        <v>14644</v>
+        <v>14751</v>
       </c>
       <c r="B15">
         <v>0.4</v>
       </c>
       <c r="C15" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="D15" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" t="s">
         <v>73</v>
       </c>
-      <c r="H15" t="s">
+      <c r="I15" t="s">
+        <v>68</v>
+      </c>
+      <c r="J15" t="s">
+        <v>68</v>
+      </c>
+      <c r="K15" t="s">
+        <v>68</v>
+      </c>
+      <c r="L15" t="s">
         <v>80</v>
       </c>
-      <c r="I15" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M15" s="6">
-        <v>11180.0</v>
+        <v>12600.0</v>
       </c>
       <c r="N15" s="6">
-        <v>13528</v>
+        <v>15246</v>
       </c>
       <c r="O15" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
-        <v>14645</v>
+        <v>12597</v>
       </c>
       <c r="B16">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="C16" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D16" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H16" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="I16" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="J16" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K16" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="L16" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="M16" s="6">
-        <v>11180.0</v>
+        <v>12650.0</v>
       </c>
       <c r="N16" s="6">
-        <v>13528</v>
+        <v>15306</v>
       </c>
       <c r="O16" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P16" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
-        <v>10810</v>
+        <v>14050</v>
       </c>
       <c r="B17">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="C17" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
+        <v>85</v>
+      </c>
+      <c r="H17" t="s">
         <v>73</v>
       </c>
-      <c r="H17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J17" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="K17" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="L17" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="M17" s="6">
-        <v>11957.0</v>
+        <v>13072.0</v>
       </c>
       <c r="N17" s="6">
-        <v>14468</v>
+        <v>15817</v>
       </c>
       <c r="O17" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
-        <v>10811</v>
+        <v>12495</v>
       </c>
       <c r="B18">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="C18" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D18" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
+        <v>88</v>
+      </c>
+      <c r="H18" t="s">
         <v>73</v>
       </c>
-      <c r="H18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J18" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="K18" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="L18" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="M18" s="6">
-        <v>11957.0</v>
+        <v>13230.0</v>
       </c>
       <c r="N18" s="6">
-        <v>14468</v>
+        <v>16008</v>
       </c>
       <c r="O18" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
-        <v>14642</v>
+        <v>14749</v>
       </c>
       <c r="B19">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="C19" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="G19" t="s">
+        <v>66</v>
+      </c>
+      <c r="H19" t="s">
         <v>73</v>
       </c>
-      <c r="H19" t="s">
+      <c r="I19" t="s">
+        <v>68</v>
+      </c>
+      <c r="J19" t="s">
+        <v>68</v>
+      </c>
+      <c r="K19" t="s">
+        <v>68</v>
+      </c>
+      <c r="L19" t="s">
         <v>80</v>
       </c>
-      <c r="I19" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M19" s="6">
-        <v>12019.0</v>
+        <v>13860.0</v>
       </c>
       <c r="N19" s="6">
-        <v>14542</v>
+        <v>16771</v>
       </c>
       <c r="O19" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
-        <v>12597</v>
+        <v>14348</v>
       </c>
       <c r="B20">
-        <v>0.29</v>
+        <v>0.41</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="G20" t="s">
+        <v>66</v>
+      </c>
+      <c r="H20" t="s">
         <v>73</v>
       </c>
-      <c r="H20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I20" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="J20" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="K20" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="L20" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="M20" s="6">
-        <v>12650.0</v>
+        <v>16359.0</v>
       </c>
       <c r="N20" s="6">
-        <v>15306</v>
+        <v>19794</v>
       </c>
       <c r="O20" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
-        <v>14050</v>
+        <v>14777</v>
       </c>
       <c r="B21">
-        <v>0.32</v>
+        <v>0.53</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D21" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="G21" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="H21" t="s">
-        <v>80</v>
+        <v>73</v>
+      </c>
+      <c r="I21" t="s">
+        <v>68</v>
       </c>
       <c r="J21" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="K21" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M21" s="6">
-        <v>13072.0</v>
+        <v>17140.0</v>
       </c>
       <c r="N21" s="6">
-        <v>15817</v>
+        <v>20740</v>
       </c>
       <c r="O21" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
-        <v>12495</v>
+        <v>14312</v>
       </c>
       <c r="B22">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
       <c r="H22" t="s">
-        <v>80</v>
+        <v>73</v>
+      </c>
+      <c r="I22" t="s">
+        <v>68</v>
       </c>
       <c r="J22" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K22" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="L22" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M22" s="6">
-        <v>13230.0</v>
+        <v>18480.0</v>
       </c>
       <c r="N22" s="6">
-        <v>16008</v>
+        <v>22361</v>
       </c>
       <c r="O22" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
-        <v>14348</v>
+        <v>14313</v>
       </c>
       <c r="B23">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="C23" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="D23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="G23" t="s">
+        <v>66</v>
+      </c>
+      <c r="H23" t="s">
         <v>73</v>
       </c>
-      <c r="H23" t="s">
+      <c r="I23" t="s">
+        <v>68</v>
+      </c>
+      <c r="J23" t="s">
+        <v>68</v>
+      </c>
+      <c r="K23" t="s">
+        <v>68</v>
+      </c>
+      <c r="L23" t="s">
         <v>80</v>
       </c>
-      <c r="I23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M23" s="6">
-        <v>16359.0</v>
+        <v>18480.0</v>
       </c>
       <c r="N23" s="6">
-        <v>19794</v>
+        <v>22361</v>
       </c>
       <c r="O23" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
-        <v>14570</v>
+        <v>14310</v>
       </c>
       <c r="B24">
         <v>0.4</v>
       </c>
       <c r="C24" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D24" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="G24" t="s">
+        <v>66</v>
+      </c>
+      <c r="H24" t="s">
         <v>73</v>
       </c>
-      <c r="H24" t="s">
+      <c r="I24" t="s">
+        <v>68</v>
+      </c>
+      <c r="J24" t="s">
+        <v>68</v>
+      </c>
+      <c r="K24" t="s">
+        <v>68</v>
+      </c>
+      <c r="L24" t="s">
         <v>80</v>
       </c>
-      <c r="I24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M24" s="6">
-        <v>17640.0</v>
+        <v>20160.0</v>
       </c>
       <c r="N24" s="6">
-        <v>21344</v>
+        <v>24394</v>
       </c>
       <c r="O24" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
-        <v>14312</v>
+        <v>14311</v>
       </c>
       <c r="B25">
         <v>0.4</v>
       </c>
       <c r="C25" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D25" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="G25" t="s">
+        <v>66</v>
+      </c>
+      <c r="H25" t="s">
         <v>73</v>
       </c>
-      <c r="H25" t="s">
+      <c r="I25" t="s">
+        <v>68</v>
+      </c>
+      <c r="J25" t="s">
+        <v>68</v>
+      </c>
+      <c r="K25" t="s">
+        <v>68</v>
+      </c>
+      <c r="L25" t="s">
         <v>80</v>
       </c>
-      <c r="I25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M25" s="6">
-        <v>18480.0</v>
+        <v>20160.0</v>
       </c>
       <c r="N25" s="6">
-        <v>22361</v>
+        <v>24394</v>
       </c>
       <c r="O25" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
-        <v>14313</v>
+        <v>14606</v>
       </c>
       <c r="B26">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="C26" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D26" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="G26" t="s">
+        <v>98</v>
+      </c>
+      <c r="H26" t="s">
         <v>73</v>
       </c>
-      <c r="H26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J26" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K26" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="L26" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="M26" s="6">
-        <v>18480.0</v>
+        <v>28681.0</v>
       </c>
       <c r="N26" s="6">
-        <v>22361</v>
+        <v>34704</v>
       </c>
       <c r="O26" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
-        <v>14310</v>
+        <v>14615</v>
       </c>
       <c r="B27">
-        <v>0.4</v>
+        <v>0.52</v>
       </c>
       <c r="C27" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D27" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="G27" t="s">
+        <v>66</v>
+      </c>
+      <c r="H27" t="s">
         <v>73</v>
       </c>
-      <c r="H27" t="s">
+      <c r="I27" t="s">
+        <v>68</v>
+      </c>
+      <c r="J27" t="s">
+        <v>68</v>
+      </c>
+      <c r="K27" t="s">
+        <v>68</v>
+      </c>
+      <c r="L27" t="s">
         <v>80</v>
       </c>
-      <c r="I27" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M27" s="6">
-        <v>20160.0</v>
+        <v>32422.0</v>
       </c>
       <c r="N27" s="6">
-        <v>24394</v>
+        <v>39231</v>
       </c>
       <c r="O27" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
-        <v>14311</v>
+        <v>14613</v>
       </c>
       <c r="B28">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="C28" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="G28" t="s">
+        <v>66</v>
+      </c>
+      <c r="H28" t="s">
         <v>73</v>
       </c>
-      <c r="H28" t="s">
+      <c r="I28" t="s">
+        <v>68</v>
+      </c>
+      <c r="J28" t="s">
+        <v>68</v>
+      </c>
+      <c r="K28" t="s">
+        <v>68</v>
+      </c>
+      <c r="L28" t="s">
         <v>80</v>
       </c>
-      <c r="I28" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M28" s="6">
-        <v>20160.0</v>
+        <v>33046.0</v>
       </c>
       <c r="N28" s="6">
-        <v>24394</v>
+        <v>39985</v>
       </c>
       <c r="O28" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
-        <v>14667</v>
+        <v>14098</v>
       </c>
       <c r="B29">
-        <v>0.59</v>
+        <v>0.3</v>
       </c>
       <c r="C29" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D29" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
+      <c r="F29" t="s">
+        <v>103</v>
+      </c>
       <c r="G29" t="s">
+        <v>104</v>
+      </c>
+      <c r="H29" t="s">
         <v>73</v>
       </c>
-      <c r="H29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J29" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K29" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="L29" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="M29" s="6">
-        <v>20296.0</v>
+        <v>45000.0</v>
       </c>
       <c r="N29" s="6">
-        <v>24558</v>
+        <v>54450</v>
       </c>
       <c r="O29" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
-        <v>14564</v>
+        <v>13529</v>
       </c>
       <c r="B30">
-        <v>0.41</v>
+        <v>0.7</v>
       </c>
       <c r="C30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" t="s">
+        <v>75</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" t="s">
         <v>106</v>
       </c>
-      <c r="D30" t="s">
-[...5 lines deleted...]
-      <c r="G30" t="s">
+      <c r="H30" t="s">
         <v>73</v>
       </c>
-      <c r="H30" t="s">
+      <c r="J30" t="s">
+        <v>68</v>
+      </c>
+      <c r="K30" t="s">
+        <v>68</v>
+      </c>
+      <c r="L30" t="s">
         <v>80</v>
       </c>
-      <c r="I30" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M30" s="6">
-        <v>20664.0</v>
+        <v>48510.0</v>
       </c>
       <c r="N30" s="6">
-        <v>25003</v>
+        <v>58697</v>
       </c>
       <c r="O30" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
-        <v>14565</v>
+        <v>14605</v>
       </c>
       <c r="B31">
-        <v>0.45</v>
+        <v>0.81</v>
       </c>
       <c r="C31" t="s">
         <v>107</v>
       </c>
       <c r="D31" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="G31" t="s">
+        <v>66</v>
+      </c>
+      <c r="H31" t="s">
         <v>73</v>
       </c>
-      <c r="H31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I31" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="J31" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K31" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="L31" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M31" s="6">
-        <v>22680.0</v>
+        <v>48762.0</v>
       </c>
       <c r="N31" s="6">
-        <v>27443</v>
+        <v>59002</v>
       </c>
       <c r="O31" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
-        <v>14606</v>
+        <v>1952</v>
       </c>
       <c r="B32">
-        <v>0.58</v>
+        <v>0.92</v>
       </c>
       <c r="C32" t="s">
         <v>108</v>
       </c>
       <c r="D32" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="G32" t="s">
+        <v>66</v>
+      </c>
+      <c r="H32" t="s">
         <v>109</v>
       </c>
-      <c r="H32" t="s">
-        <v>80</v>
+      <c r="I32" t="s">
+        <v>69</v>
       </c>
       <c r="J32" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K32" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="L32" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="M32" s="6">
-        <v>28681.0</v>
+        <v>58842.0</v>
       </c>
       <c r="N32" s="6">
-        <v>34704</v>
+        <v>71199</v>
       </c>
       <c r="O32" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P32" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33">
-        <v>14615</v>
+        <v>14707</v>
       </c>
       <c r="B33">
-        <v>0.52</v>
+        <v>0.57</v>
       </c>
       <c r="C33" t="s">
         <v>110</v>
       </c>
       <c r="D33" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
+      <c r="F33" t="s">
+        <v>111</v>
+      </c>
       <c r="G33" t="s">
+        <v>112</v>
+      </c>
+      <c r="H33" t="s">
         <v>73</v>
       </c>
-      <c r="H33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J33" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K33" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="L33" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="M33" s="6">
-        <v>32422.0</v>
+        <v>63700.0</v>
       </c>
       <c r="N33" s="6">
-        <v>39231</v>
+        <v>77077</v>
       </c>
       <c r="O33" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P33" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34">
-        <v>14613</v>
+        <v>11169</v>
       </c>
       <c r="B34">
-        <v>0.53</v>
+        <v>0.8</v>
       </c>
       <c r="C34" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D34" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="G34" t="s">
+        <v>88</v>
+      </c>
+      <c r="H34" t="s">
         <v>73</v>
       </c>
-      <c r="H34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J34" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K34" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="L34" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M34" s="6">
-        <v>33046.0</v>
+        <v>67200.0</v>
       </c>
       <c r="N34" s="6">
-        <v>39985</v>
+        <v>81312</v>
       </c>
       <c r="O34" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35">
-        <v>14098</v>
+        <v>11583</v>
       </c>
       <c r="B35">
-        <v>0.3</v>
+        <v>0.9</v>
       </c>
       <c r="C35" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D35" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
-      <c r="F35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="H35" t="s">
+        <v>73</v>
+      </c>
+      <c r="I35" t="s">
+        <v>68</v>
+      </c>
+      <c r="J35" t="s">
+        <v>68</v>
+      </c>
+      <c r="K35" t="s">
+        <v>68</v>
+      </c>
+      <c r="L35" t="s">
         <v>80</v>
       </c>
-      <c r="J35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M35" s="6">
-        <v>45000.0</v>
+        <v>92610.0</v>
       </c>
       <c r="N35" s="6">
-        <v>54450</v>
+        <v>112058</v>
       </c>
       <c r="O35" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P35" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36">
-        <v>13529</v>
+        <v>13765</v>
       </c>
       <c r="B36">
-        <v>0.7</v>
+        <v>1.01</v>
       </c>
       <c r="C36" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D36" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="G36" t="s">
-        <v>117</v>
+        <v>66</v>
       </c>
       <c r="H36" t="s">
+        <v>73</v>
+      </c>
+      <c r="I36" t="s">
+        <v>68</v>
+      </c>
+      <c r="J36" t="s">
+        <v>68</v>
+      </c>
+      <c r="K36" t="s">
+        <v>68</v>
+      </c>
+      <c r="L36" t="s">
         <v>80</v>
       </c>
-      <c r="J36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M36" s="6">
-        <v>48510.0</v>
+        <v>130000.0</v>
       </c>
       <c r="N36" s="6">
-        <v>58697</v>
+        <v>157300</v>
       </c>
       <c r="O36" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P36" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37">
-        <v>14605</v>
+        <v>14611</v>
       </c>
       <c r="B37">
-        <v>0.81</v>
+        <v>1.51</v>
       </c>
       <c r="C37" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D37" t="s">
-        <v>119</v>
+        <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="G37" t="s">
+        <v>66</v>
+      </c>
+      <c r="H37" t="s">
         <v>73</v>
       </c>
-      <c r="H37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I37" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="J37" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K37" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="L37" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="M37" s="6">
-        <v>48762.0</v>
+        <v>394000.0</v>
       </c>
       <c r="N37" s="6">
-        <v>59002</v>
+        <v>476740</v>
       </c>
       <c r="O37" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P37" t="s">
         <v>65</v>
-      </c>
-[...318 lines deleted...]
-        <v>72</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <autoFilter ref="A2:Q10000"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="P4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="P5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="P6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="P7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="P8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="P9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="P10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="P11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="P12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="P13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="P14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="P15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="P16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="P17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="P18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="P19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="P20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="P21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="P22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="P23" r:id="rId_hyperlink_21"/>
     <hyperlink ref="P24" r:id="rId_hyperlink_22"/>
     <hyperlink ref="P25" r:id="rId_hyperlink_23"/>
     <hyperlink ref="P26" r:id="rId_hyperlink_24"/>
     <hyperlink ref="P27" r:id="rId_hyperlink_25"/>
     <hyperlink ref="P28" r:id="rId_hyperlink_26"/>
     <hyperlink ref="P29" r:id="rId_hyperlink_27"/>
     <hyperlink ref="P30" r:id="rId_hyperlink_28"/>
     <hyperlink ref="P31" r:id="rId_hyperlink_29"/>
     <hyperlink ref="P32" r:id="rId_hyperlink_30"/>
     <hyperlink ref="P33" r:id="rId_hyperlink_31"/>
     <hyperlink ref="P34" r:id="rId_hyperlink_32"/>
     <hyperlink ref="P35" r:id="rId_hyperlink_33"/>
     <hyperlink ref="P36" r:id="rId_hyperlink_34"/>
     <hyperlink ref="P37" r:id="rId_hyperlink_35"/>
-    <hyperlink ref="P38" r:id="rId_hyperlink_36"/>
-[...5 lines deleted...]
-    <hyperlink ref="P44" r:id="rId_hyperlink_42"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69930555555556" right="0.69930555555556" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>