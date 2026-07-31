--- v5 (2026-06-14)
+++ v6 (2026-07-31)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$Q$10000</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t xml:space="preserve">        + 420 721 639 954</t>
   </si>
   <si>
     <t xml:space="preserve">        podpora@vvdiamonds.cz</t>
   </si>
   <si>
     <t>Katalogové číslo</t>
   </si>
   <si>
     <t>Velikost [ct]</t>
   </si>
   <si>
     <t>Rozměry</t>
   </si>
   <si>
     <t>Barva</t>
   </si>
   <si>
     <t>Čistota</t>
   </si>
   <si>
     <t>Upřesnění barvy</t>
   </si>
   <si>
@@ -88,324 +88,303 @@
   <si>
     <t>Cena s DPH</t>
   </si>
   <si>
     <t>Dostupnost</t>
   </si>
   <si>
     <t>Detail produktu</t>
   </si>
   <si>
     <t>3.89mm - 3.95mm x 2.41mm</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>VVS2</t>
   </si>
   <si>
     <t>3.93mm - 3.97mm x 2.49mm</t>
   </si>
   <si>
     <t>3.90mm - 3.94mm x 2.52mm</t>
   </si>
   <si>
-    <t>4.69mm - 4.71mm x 2.84mm</t>
-[...4 lines deleted...]
-  <si>
     <t>4.19mm - 4.23mm x 2.48mm</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
-    <t>4.22mm - 4.26mm x 2.43mm</t>
+    <t>4.25mm - 4.30mm x 2.56mm</t>
+  </si>
+  <si>
+    <t>4.23mm - 4.28mm x 2.58mm</t>
+  </si>
+  <si>
+    <t>4.21mm - 4.25mm x 2.60mm</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>3.82mm - 3.86mm x 2.49mm</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/025ct-f-vvs2-s-igi-certifikatem-14500.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14491.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14432.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14492.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14439.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/029ct-g-vvs2-s-igi-certifikatem-12592.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10810.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10811.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-h-vvs2-s-gia-certifikatem-14751.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-12597.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/032ct-e-vvs2-s-gia-certifikatem-14050.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/030ct-d-vvs2-s-gia-certifikatem-12495.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-h-vvs2-s-gia-certifikatem-14749.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/041ct-g-vvs2-s-gia-certifikatem-14348.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14312.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14313.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14310.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14311.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/058ct-g-vvs2-s-gia-certifikatem-14606.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/052ct-d-vvs2-s-gia-certifikatem-14615.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/053ct-d-vvs2-s-gia-certifikatem-14613.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/030ct-faint-pink-vvs2-s-gia-certifikatem-14098.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/070ct-g-vvs2-s-gia-certifikatem-13529.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/092ct-j-vvs2-s-egl-certifikatem-1952.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/071ct-e-vvs2-s-gia-certifikatem-14803.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/057ct-fancy-intense-yellow-vvs2-s-gia-certifikatem-14707.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/080ct-d-vvs2-s-gia-certifikatem-11169.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11583.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/100ct-e-vvs2-s-gia-certifikatem-14811.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/101ct-f-vvs2-s-gia-certifikatem-13765.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/151ct-e-vvs2-s-gia-certifikatem-14611.html</t>
+  </si>
+  <si>
+    <t>Round</t>
+  </si>
+  <si>
+    <t>IGI</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>žádná</t>
+  </si>
+  <si>
+    <t>Skladem</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>Fair</t>
+  </si>
+  <si>
+    <t>4.00mm - 4.05mm x 2.33mm</t>
+  </si>
+  <si>
+    <t>4.76mm - 4.78mm x 2.89mm</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>GIA</t>
+  </si>
+  <si>
+    <t>střední</t>
+  </si>
+  <si>
+    <t>4.29mm - 4.36mm x 2.48mm</t>
+  </si>
+  <si>
+    <t>5.36mm x 3.94mm x 2.34mm</t>
+  </si>
+  <si>
+    <t>Oval</t>
+  </si>
+  <si>
+    <t>nepatrná</t>
+  </si>
+  <si>
+    <t>6.46mm x 3.44mm x 2.19mm</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
-    <t>4.25mm - 4.30mm x 2.56mm</t>
-[...175 lines deleted...]
-  <si>
     <t>Marquise</t>
   </si>
   <si>
     <t>4.75mm - 4.78mm x 2.93mm</t>
   </si>
   <si>
     <t>4.72mm - 4.74mm x 2.96mm</t>
   </si>
   <si>
-    <t>5.17mm - 5.20mm x 3.20mm</t>
+    <t>4.71mm - 4.74mm x 2.92mm</t>
+  </si>
+  <si>
+    <t>4.74mm - 4.76mm x 2.90mm</t>
+  </si>
+  <si>
+    <t>4.69mm - 4.71mm x 2.93mm</t>
+  </si>
+  <si>
+    <t>4.78mm - 4.80mm x 2.89mm</t>
+  </si>
+  <si>
+    <t>4.60mm x 4.53mm x 3.31mm</t>
+  </si>
+  <si>
+    <t>Princess</t>
+  </si>
+  <si>
+    <t>5.17mm - 5.19mm x 3.17mm</t>
+  </si>
+  <si>
+    <t>5.18mm - 5.21mm x 3.24mm</t>
+  </si>
+  <si>
+    <t>5.80mm x 3.70mm x 2.33mm</t>
+  </si>
+  <si>
+    <t>Fn</t>
+  </si>
+  <si>
+    <t>Faint Pink</t>
+  </si>
+  <si>
+    <t>Pear</t>
+  </si>
+  <si>
+    <t>5.30mm x 6.29mm x 3.62mm</t>
+  </si>
+  <si>
+    <t>Heart</t>
+  </si>
+  <si>
+    <t>5.98mm - 6.08mm x 3.85mm</t>
   </si>
   <si>
     <t>J</t>
   </si>
   <si>
-    <t>4.71mm - 4.74mm x 2.92mm</t>
-[...46 lines deleted...]
-  <si>
     <t>EGL</t>
   </si>
   <si>
+    <t>5.67mm - 5.71mm x 3.56mm</t>
+  </si>
+  <si>
     <t>4.89mm x 3.86mm x 3.00mm</t>
   </si>
   <si>
     <t>Fancy Intense Yellow</t>
   </si>
   <si>
     <t>Radiant</t>
   </si>
   <si>
     <t>10.43mm x 4.69mm x 2.72mm</t>
   </si>
   <si>
     <t>6.26mm - 6.29mm x 3.77mm</t>
+  </si>
+  <si>
+    <t>6.51mm x 5.03mm x 3.46mm</t>
   </si>
   <si>
     <t>6.39mm - 6.41mm x 4.01mm</t>
   </si>
   <si>
     <t>7.31mm - 7.36mm x 4.52mm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_- &quot;Kč&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -879,62 +858,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-f-vvs2-s-igi-certifikatem-14500.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/038ct-i-vvs2-s-gia-certifikatem-14688.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14432.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-d-vvs2-s-igi-certifikatem-14456.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14492.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14439.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-g-vvs2-s-igi-certifikatem-12592.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10810.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10811.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/043ct-i-vvs2-s-gia-certifikatem-14642.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-h-vvs2-s-gia-certifikatem-14751.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-12597.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-e-vvs2-s-gia-certifikatem-14050.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-d-vvs2-s-gia-certifikatem-12495.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-h-vvs2-s-gia-certifikatem-14749.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-g-vvs2-s-gia-certifikatem-14348.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/053ct-j-vvs2-s-gia-certifikatem-14777.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14312.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14313.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14310.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14311.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/058ct-g-vvs2-s-gia-certifikatem-14606.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/052ct-d-vvs2-s-gia-certifikatem-14615.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/053ct-d-vvs2-s-gia-certifikatem-14613.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-faint-pink-vvs2-s-gia-certifikatem-14098.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-g-vvs2-s-gia-certifikatem-13529.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/081ct-h-vvs2-s-gia-certifikatem-14605.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/092ct-j-vvs2-s-egl-certifikatem-1952.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/057ct-fancy-intense-yellow-vvs2-s-gia-certifikatem-14707.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/080ct-d-vvs2-s-gia-certifikatem-11169.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11583.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-f-vvs2-s-gia-certifikatem-13765.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-e-vvs2-s-gia-certifikatem-14611.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-f-vvs2-s-igi-certifikatem-14500.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14432.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14492.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14439.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-g-vvs2-s-igi-certifikatem-12592.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10810.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10811.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-h-vvs2-s-gia-certifikatem-14751.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-12597.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-e-vvs2-s-gia-certifikatem-14050.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-d-vvs2-s-gia-certifikatem-12495.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-h-vvs2-s-gia-certifikatem-14749.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-g-vvs2-s-gia-certifikatem-14348.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14312.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14313.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14310.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14311.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/058ct-g-vvs2-s-gia-certifikatem-14606.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/052ct-d-vvs2-s-gia-certifikatem-14615.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/053ct-d-vvs2-s-gia-certifikatem-14613.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-faint-pink-vvs2-s-gia-certifikatem-14098.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-g-vvs2-s-gia-certifikatem-13529.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/092ct-j-vvs2-s-egl-certifikatem-1952.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-e-vvs2-s-gia-certifikatem-14803.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/057ct-fancy-intense-yellow-vvs2-s-gia-certifikatem-14707.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/080ct-d-vvs2-s-gia-certifikatem-11169.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11583.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-e-vvs2-s-gia-certifikatem-14811.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-f-vvs2-s-gia-certifikatem-13765.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-e-vvs2-s-gia-certifikatem-14611.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q37"/>
+  <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N37" sqref="N37"/>
+      <selection activeCell="N34" sqref="N34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.9921875" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.421875" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421875" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.28125" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.7109375" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.8515625" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.7109375" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.7109375" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.28125" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.28125" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.421875" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.8515625" customWidth="true" style="0"/>
     <col min="16" max="16" width="80.125" customWidth="true" style="0"/>
     <col min="17" max="17" width="1.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" customHeight="1" ht="50">
       <c r="A1"/>
@@ -991,1707 +970,1560 @@
       <c r="O2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q2" s="5"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="4">
         <v>14507</v>
       </c>
       <c r="B3">
         <v>0.23</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H3" t="s">
+        <v>63</v>
+      </c>
+      <c r="I3" t="s">
+        <v>64</v>
+      </c>
+      <c r="J3" t="s">
+        <v>65</v>
+      </c>
+      <c r="K3" t="s">
+        <v>65</v>
+      </c>
+      <c r="L3" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
       <c r="M3" s="6">
         <v>8624.0</v>
       </c>
       <c r="N3" s="6">
         <v>10436</v>
       </c>
       <c r="O3" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="4">
         <v>14500</v>
       </c>
       <c r="B4">
         <v>0.25</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
+        <v>62</v>
+      </c>
+      <c r="H4" t="s">
+        <v>63</v>
+      </c>
+      <c r="I4" t="s">
+        <v>65</v>
+      </c>
+      <c r="J4" t="s">
+        <v>65</v>
+      </c>
+      <c r="K4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L4" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
       <c r="M4" s="6">
         <v>8910.0</v>
       </c>
       <c r="N4" s="6">
         <v>10781</v>
       </c>
       <c r="O4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="4">
         <v>14491</v>
       </c>
       <c r="B5">
         <v>0.24</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I5" t="s">
+        <v>65</v>
+      </c>
+      <c r="J5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K5" t="s">
+        <v>65</v>
+      </c>
+      <c r="L5" t="s">
         <v>66</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
       <c r="M5" s="6">
         <v>8977.0</v>
       </c>
       <c r="N5" s="6">
         <v>10862</v>
       </c>
       <c r="O5" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="4">
-        <v>14688</v>
+        <v>14432</v>
       </c>
       <c r="B6">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H6" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I6" t="s">
         <v>68</v>
       </c>
       <c r="J6" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="K6" t="s">
         <v>68</v>
       </c>
       <c r="L6" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M6" s="6">
-        <v>9885.0</v>
+        <v>9918.0</v>
       </c>
       <c r="N6" s="6">
-        <v>11961</v>
+        <v>12001</v>
       </c>
       <c r="O6" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="4">
-        <v>14432</v>
+        <v>14492</v>
       </c>
       <c r="B7">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
+        <v>62</v>
+      </c>
+      <c r="H7" t="s">
+        <v>63</v>
+      </c>
+      <c r="I7" t="s">
+        <v>65</v>
+      </c>
+      <c r="J7" t="s">
+        <v>65</v>
+      </c>
+      <c r="K7" t="s">
+        <v>68</v>
+      </c>
+      <c r="L7" t="s">
         <v>66</v>
       </c>
-      <c r="H7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M7" s="6">
-        <v>9918.0</v>
+        <v>10254.0</v>
       </c>
       <c r="N7" s="6">
-        <v>12001</v>
+        <v>12407</v>
       </c>
       <c r="O7" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="4">
-        <v>14456</v>
+        <v>14439</v>
       </c>
       <c r="B8">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
+        <v>62</v>
+      </c>
+      <c r="H8" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" t="s">
+        <v>65</v>
+      </c>
+      <c r="J8" t="s">
+        <v>64</v>
+      </c>
+      <c r="K8" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" t="s">
         <v>66</v>
       </c>
-      <c r="H8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M8" s="6">
-        <v>9918.0</v>
+        <v>10741.0</v>
       </c>
       <c r="N8" s="6">
-        <v>12001</v>
+        <v>12997</v>
       </c>
       <c r="O8" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="4">
-        <v>14492</v>
+        <v>12592</v>
       </c>
       <c r="B9">
         <v>0.29</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
+        <v>62</v>
+      </c>
+      <c r="H9" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" t="s">
+        <v>68</v>
+      </c>
+      <c r="J9" t="s">
+        <v>65</v>
+      </c>
+      <c r="K9" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" t="s">
         <v>66</v>
       </c>
-      <c r="H9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M9" s="6">
-        <v>10254.0</v>
+        <v>11030.0</v>
       </c>
       <c r="N9" s="6">
-        <v>12407</v>
+        <v>13346</v>
       </c>
       <c r="O9" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P9" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="4">
-        <v>14439</v>
+        <v>10810</v>
       </c>
       <c r="B10">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H10" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="I10" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J10" t="s">
         <v>68</v>
       </c>
       <c r="K10" t="s">
         <v>68</v>
       </c>
       <c r="L10" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M10" s="6">
-        <v>10741.0</v>
+        <v>11957.0</v>
       </c>
       <c r="N10" s="6">
-        <v>12997</v>
+        <v>14468</v>
       </c>
       <c r="O10" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
-        <v>12592</v>
+        <v>10811</v>
       </c>
       <c r="B11">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="C11" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D11" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
+        <v>62</v>
+      </c>
+      <c r="H11" t="s">
+        <v>63</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11" t="s">
+        <v>68</v>
+      </c>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
         <v>66</v>
       </c>
-      <c r="H11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M11" s="6">
-        <v>11030.0</v>
+        <v>11957.0</v>
       </c>
       <c r="N11" s="6">
-        <v>13346</v>
+        <v>14468</v>
       </c>
       <c r="O11" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
-        <v>10810</v>
+        <v>14751</v>
       </c>
       <c r="B12">
-        <v>0.24</v>
+        <v>0.4</v>
       </c>
       <c r="C12" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H12" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="J12" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="K12" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="L12" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M12" s="6">
-        <v>11957.0</v>
+        <v>12600.0</v>
       </c>
       <c r="N12" s="6">
-        <v>14468</v>
+        <v>15246</v>
       </c>
       <c r="O12" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
-        <v>10811</v>
+        <v>12597</v>
       </c>
       <c r="B13">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="C13" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K13" t="s">
+        <v>68</v>
+      </c>
+      <c r="L13" t="s">
         <v>66</v>
       </c>
-      <c r="H13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M13" s="6">
-        <v>11957.0</v>
+        <v>12650.0</v>
       </c>
       <c r="N13" s="6">
-        <v>14468</v>
+        <v>15306</v>
       </c>
       <c r="O13" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
-        <v>14642</v>
+        <v>14050</v>
       </c>
       <c r="B14">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="C14" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="H14" t="s">
         <v>73</v>
       </c>
-      <c r="I14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="K14" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="L14" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M14" s="6">
-        <v>12019.0</v>
+        <v>13072.0</v>
       </c>
       <c r="N14" s="6">
-        <v>14542</v>
+        <v>15817</v>
       </c>
       <c r="O14" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P14" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
-        <v>14751</v>
+        <v>12495</v>
       </c>
       <c r="B15">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="C15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" t="s">
+        <v>80</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H15" t="s">
         <v>73</v>
       </c>
-      <c r="I15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J15" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K15" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L15" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M15" s="6">
-        <v>12600.0</v>
+        <v>13230.0</v>
       </c>
       <c r="N15" s="6">
-        <v>15246</v>
+        <v>16008</v>
       </c>
       <c r="O15" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P15" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
-        <v>12597</v>
+        <v>14749</v>
       </c>
       <c r="B16">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="C16" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H16" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I16" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="J16" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="K16" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="L16" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M16" s="6">
-        <v>12650.0</v>
+        <v>13860.0</v>
       </c>
       <c r="N16" s="6">
-        <v>15306</v>
+        <v>16771</v>
       </c>
       <c r="O16" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P16" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
-        <v>14050</v>
+        <v>14348</v>
       </c>
       <c r="B17">
-        <v>0.32</v>
+        <v>0.41</v>
       </c>
       <c r="C17" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D17" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="H17" t="s">
         <v>73</v>
       </c>
+      <c r="I17" t="s">
+        <v>64</v>
+      </c>
       <c r="J17" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="K17" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="L17" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="M17" s="6">
-        <v>13072.0</v>
+        <v>16359.0</v>
       </c>
       <c r="N17" s="6">
-        <v>15817</v>
+        <v>19794</v>
       </c>
       <c r="O17" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P17" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
-        <v>12495</v>
+        <v>14312</v>
       </c>
       <c r="B18">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="C18" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="H18" t="s">
         <v>73</v>
       </c>
+      <c r="I18" t="s">
+        <v>64</v>
+      </c>
       <c r="J18" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K18" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L18" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="M18" s="6">
-        <v>13230.0</v>
+        <v>18480.0</v>
       </c>
       <c r="N18" s="6">
-        <v>16008</v>
+        <v>22361</v>
       </c>
       <c r="O18" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P18" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
-        <v>14749</v>
+        <v>14313</v>
       </c>
       <c r="B19">
         <v>0.4</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D19" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="G19" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H19" t="s">
         <v>73</v>
       </c>
       <c r="I19" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="J19" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K19" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L19" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="M19" s="6">
-        <v>13860.0</v>
+        <v>18480.0</v>
       </c>
       <c r="N19" s="6">
-        <v>16771</v>
+        <v>22361</v>
       </c>
       <c r="O19" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P19" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
-        <v>14348</v>
+        <v>14310</v>
       </c>
       <c r="B20">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H20" t="s">
         <v>73</v>
       </c>
       <c r="I20" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="J20" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K20" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L20" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="M20" s="6">
-        <v>16359.0</v>
+        <v>20160.0</v>
       </c>
       <c r="N20" s="6">
-        <v>19794</v>
+        <v>24394</v>
       </c>
       <c r="O20" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P20" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
-        <v>14777</v>
+        <v>14311</v>
       </c>
       <c r="B21">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D21" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="G21" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H21" t="s">
         <v>73</v>
       </c>
       <c r="I21" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="J21" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K21" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L21" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="M21" s="6">
-        <v>17140.0</v>
+        <v>20160.0</v>
       </c>
       <c r="N21" s="6">
-        <v>20740</v>
+        <v>24394</v>
       </c>
       <c r="O21" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P21" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
-        <v>14312</v>
+        <v>14606</v>
       </c>
       <c r="B22">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D22" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="H22" t="s">
         <v>73</v>
       </c>
-      <c r="I22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J22" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K22" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="L22" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="M22" s="6">
-        <v>18480.0</v>
+        <v>28681.0</v>
       </c>
       <c r="N22" s="6">
-        <v>22361</v>
+        <v>34704</v>
       </c>
       <c r="O22" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P22" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
-        <v>14313</v>
+        <v>14615</v>
       </c>
       <c r="B23">
-        <v>0.4</v>
+        <v>0.52</v>
       </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D23" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H23" t="s">
         <v>73</v>
       </c>
       <c r="I23" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="J23" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K23" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L23" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="M23" s="6">
-        <v>18480.0</v>
+        <v>32422.0</v>
       </c>
       <c r="N23" s="6">
-        <v>22361</v>
+        <v>39231</v>
       </c>
       <c r="O23" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P23" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
-        <v>14310</v>
+        <v>14613</v>
       </c>
       <c r="B24">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="C24" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D24" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="G24" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H24" t="s">
         <v>73</v>
       </c>
       <c r="I24" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="J24" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K24" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L24" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="M24" s="6">
-        <v>20160.0</v>
+        <v>33046.0</v>
       </c>
       <c r="N24" s="6">
-        <v>24394</v>
+        <v>39985</v>
       </c>
       <c r="O24" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P24" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
-        <v>14311</v>
+        <v>14098</v>
       </c>
       <c r="B25">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="C25" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
+      <c r="F25" t="s">
+        <v>94</v>
+      </c>
       <c r="G25" t="s">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="H25" t="s">
         <v>73</v>
       </c>
-      <c r="I25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J25" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="K25" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="L25" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="M25" s="6">
-        <v>20160.0</v>
+        <v>45000.0</v>
       </c>
       <c r="N25" s="6">
-        <v>24394</v>
+        <v>54450</v>
       </c>
       <c r="O25" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P25" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
-        <v>14606</v>
+        <v>13529</v>
       </c>
       <c r="B26">
-        <v>0.58</v>
+        <v>0.7</v>
       </c>
       <c r="C26" t="s">
+        <v>96</v>
+      </c>
+      <c r="D26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H26" t="s">
         <v>73</v>
       </c>
       <c r="J26" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K26" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="L26" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M26" s="6">
-        <v>28681.0</v>
+        <v>48510.0</v>
       </c>
       <c r="N26" s="6">
-        <v>34704</v>
+        <v>58697</v>
       </c>
       <c r="O26" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P26" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
-        <v>14615</v>
+        <v>1952</v>
       </c>
       <c r="B27">
-        <v>0.52</v>
+        <v>0.92</v>
       </c>
       <c r="C27" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27" t="s">
         <v>99</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="G27" t="s">
+        <v>62</v>
+      </c>
+      <c r="H27" t="s">
+        <v>100</v>
+      </c>
+      <c r="I27" t="s">
+        <v>65</v>
+      </c>
+      <c r="J27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K27" t="s">
+        <v>65</v>
+      </c>
+      <c r="L27" t="s">
         <v>66</v>
       </c>
-      <c r="H27" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M27" s="6">
-        <v>32422.0</v>
+        <v>58842.0</v>
       </c>
       <c r="N27" s="6">
-        <v>39231</v>
+        <v>71199</v>
       </c>
       <c r="O27" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P27" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
-        <v>14613</v>
+        <v>14803</v>
       </c>
       <c r="B28">
-        <v>0.53</v>
+        <v>0.71</v>
       </c>
       <c r="C28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D28" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="G28" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H28" t="s">
         <v>73</v>
       </c>
       <c r="I28" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="J28" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K28" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L28" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="M28" s="6">
-        <v>33046.0</v>
+        <v>62324.0</v>
       </c>
       <c r="N28" s="6">
-        <v>39985</v>
+        <v>75412</v>
       </c>
       <c r="O28" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P28" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
-        <v>14098</v>
+        <v>14707</v>
       </c>
       <c r="B29">
-        <v>0.3</v>
+        <v>0.57</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D29" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>103</v>
       </c>
       <c r="G29" t="s">
         <v>104</v>
       </c>
       <c r="H29" t="s">
         <v>73</v>
       </c>
       <c r="J29" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="K29" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="L29" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M29" s="6">
-        <v>45000.0</v>
+        <v>63700.0</v>
       </c>
       <c r="N29" s="6">
-        <v>54450</v>
+        <v>77077</v>
       </c>
       <c r="O29" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P29" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
-        <v>13529</v>
+        <v>11169</v>
       </c>
       <c r="B30">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="C30" t="s">
         <v>105</v>
       </c>
       <c r="D30" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="G30" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="H30" t="s">
         <v>73</v>
       </c>
       <c r="J30" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K30" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L30" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M30" s="6">
-        <v>48510.0</v>
+        <v>67200.0</v>
       </c>
       <c r="N30" s="6">
-        <v>58697</v>
+        <v>81312</v>
       </c>
       <c r="O30" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P30" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
-        <v>14605</v>
+        <v>11583</v>
       </c>
       <c r="B31">
-        <v>0.81</v>
+        <v>0.9</v>
       </c>
       <c r="C31" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="G31" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="H31" t="s">
         <v>73</v>
       </c>
       <c r="I31" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="J31" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K31" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L31" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="M31" s="6">
-        <v>48762.0</v>
+        <v>92610.0</v>
       </c>
       <c r="N31" s="6">
-        <v>59002</v>
+        <v>112058</v>
       </c>
       <c r="O31" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P31" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
-        <v>1952</v>
+        <v>14811</v>
       </c>
       <c r="B32">
-        <v>0.92</v>
+        <v>1</v>
       </c>
       <c r="C32" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D32" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="G32" t="s">
-        <v>66</v>
+        <v>104</v>
       </c>
       <c r="H32" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="J32" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="K32" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="L32" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M32" s="6">
-        <v>58842.0</v>
+        <v>101400.0</v>
       </c>
       <c r="N32" s="6">
-        <v>71199</v>
+        <v>122694</v>
       </c>
       <c r="O32" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P32" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33">
-        <v>14707</v>
+        <v>13765</v>
       </c>
       <c r="B33">
-        <v>0.57</v>
+        <v>1.01</v>
       </c>
       <c r="C33" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D33" t="s">
-        <v>102</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
-      <c r="F33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" t="s">
-        <v>112</v>
+        <v>62</v>
       </c>
       <c r="H33" t="s">
         <v>73</v>
       </c>
+      <c r="I33" t="s">
+        <v>64</v>
+      </c>
       <c r="J33" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K33" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="L33" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M33" s="6">
-        <v>63700.0</v>
+        <v>130000.0</v>
       </c>
       <c r="N33" s="6">
-        <v>77077</v>
+        <v>157300</v>
       </c>
       <c r="O33" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P33" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34">
-        <v>11169</v>
+        <v>14611</v>
       </c>
       <c r="B34">
-        <v>0.8</v>
+        <v>1.51</v>
       </c>
       <c r="C34" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D34" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="G34" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="H34" t="s">
         <v>73</v>
       </c>
+      <c r="I34" t="s">
+        <v>64</v>
+      </c>
       <c r="J34" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="K34" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L34" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="M34" s="6">
-        <v>67200.0</v>
+        <v>394000.0</v>
       </c>
       <c r="N34" s="6">
-        <v>81312</v>
+        <v>476740</v>
       </c>
       <c r="O34" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="P34" t="s">
-        <v>62</v>
-[...140 lines deleted...]
-        <v>65</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <autoFilter ref="A2:Q10000"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="P4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="P5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="P6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="P7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="P8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="P9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="P10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="P11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="P12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="P13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="P14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="P15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="P16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="P17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="P18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="P19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="P20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="P21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="P22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="P23" r:id="rId_hyperlink_21"/>
     <hyperlink ref="P24" r:id="rId_hyperlink_22"/>
     <hyperlink ref="P25" r:id="rId_hyperlink_23"/>
     <hyperlink ref="P26" r:id="rId_hyperlink_24"/>
     <hyperlink ref="P27" r:id="rId_hyperlink_25"/>
     <hyperlink ref="P28" r:id="rId_hyperlink_26"/>
     <hyperlink ref="P29" r:id="rId_hyperlink_27"/>
     <hyperlink ref="P30" r:id="rId_hyperlink_28"/>
     <hyperlink ref="P31" r:id="rId_hyperlink_29"/>
     <hyperlink ref="P32" r:id="rId_hyperlink_30"/>
     <hyperlink ref="P33" r:id="rId_hyperlink_31"/>
     <hyperlink ref="P34" r:id="rId_hyperlink_32"/>
-    <hyperlink ref="P35" r:id="rId_hyperlink_33"/>
-[...1 lines deleted...]
-    <hyperlink ref="P37" r:id="rId_hyperlink_35"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69930555555556" right="0.69930555555556" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>