--- v6 (2026-07-31)
+++ v7 (2026-09-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$Q$10000</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t xml:space="preserve">        + 420 721 639 954</t>
   </si>
   <si>
     <t xml:space="preserve">        podpora@vvdiamonds.cz</t>
   </si>
   <si>
     <t>Katalogové číslo</t>
   </si>
   <si>
     <t>Velikost [ct]</t>
   </si>
   <si>
     <t>Rozměry</t>
   </si>
   <si>
     <t>Barva</t>
   </si>
   <si>
     <t>Čistota</t>
   </si>
   <si>
     <t>Upřesnění barvy</t>
   </si>
   <si>
@@ -73,318 +73,321 @@
   <si>
     <t>Proporce</t>
   </si>
   <si>
     <t>Polish</t>
   </si>
   <si>
     <t>Symetrie</t>
   </si>
   <si>
     <t>Fluorescence</t>
   </si>
   <si>
     <t>Cena bez DPH</t>
   </si>
   <si>
     <t>Cena s DPH</t>
   </si>
   <si>
     <t>Dostupnost</t>
   </si>
   <si>
     <t>Detail produktu</t>
   </si>
   <si>
+    <t>4.34mm - 4.36mm x 2.73mm</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>VVS2</t>
+  </si>
+  <si>
     <t>3.89mm - 3.95mm x 2.41mm</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
-    <t>VVS2</t>
-[...4 lines deleted...]
-  <si>
     <t>3.90mm - 3.94mm x 2.52mm</t>
   </si>
   <si>
+    <t>4.34mm - 4.35mm x 2.71mm</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>4.72mm - 4.74mm x 2.93mm</t>
+  </si>
+  <si>
+    <t>K</t>
+  </si>
+  <si>
     <t>4.19mm - 4.23mm x 2.48mm</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>4.25mm - 4.30mm x 2.56mm</t>
   </si>
   <si>
     <t>4.23mm - 4.28mm x 2.58mm</t>
   </si>
   <si>
+    <t>https://www.vvdiamonds.cz/031ct-j-vvs2-s-gia-certifikatem-14947.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14491.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/031ct-h-vvs2-s-gia-certifikatem-14913.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-k-vvs2-s-gia-certifikatem-14953.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14432.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14492.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14439.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/042ct-j-vvs2-s-gia-certifikatem-14955.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/029ct-g-vvs2-s-igi-certifikatem-12592.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10810.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10811.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-12597.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/032ct-e-vvs2-s-gia-certifikatem-14050.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/030ct-d-vvs2-s-gia-certifikatem-12495.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/039ct-e-vvs2-s-gia-certifikatem-14979.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14310.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14311.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/058ct-g-vvs2-s-gia-certifikatem-14606.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/052ct-d-vvs2-s-gia-certifikatem-14615.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/053ct-d-vvs2-s-gia-certifikatem-14613.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/061ct-d-vvs2-s-gia-certifikatem-14919.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/061ct-d-vvs2-s-gia-certifikatem-14920.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/030ct-faint-pink-vvs2-s-gia-certifikatem-14098.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/070ct-g-vvs2-s-gia-certifikatem-13529.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/092ct-j-vvs2-s-egl-certifikatem-1952.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/071ct-e-vvs2-s-gia-certifikatem-14803.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/057ct-fancy-intense-yellow-vvs2-s-gia-certifikatem-14707.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/080ct-d-vvs2-s-gia-certifikatem-11169.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11583.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/101ct-f-vvs2-s-gia-certifikatem-13765.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/151ct-e-vvs2-s-gia-certifikatem-14611.html</t>
+  </si>
+  <si>
+    <t>Round</t>
+  </si>
+  <si>
+    <t>GIA</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>střední</t>
+  </si>
+  <si>
+    <t>Skladem</t>
+  </si>
+  <si>
+    <t>IGI</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>žádná</t>
+  </si>
+  <si>
+    <t>nepatrná</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>4.88mm - 4.91mm x 2.92mm</t>
+  </si>
+  <si>
     <t>4.21mm - 4.25mm x 2.60mm</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
+    <t>Fair</t>
+  </si>
+  <si>
     <t>3.82mm - 3.86mm x 2.49mm</t>
   </si>
   <si>
-    <t>https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html</t>
-[...118 lines deleted...]
-  <si>
     <t>4.00mm - 4.05mm x 2.33mm</t>
   </si>
   <si>
-    <t>4.76mm - 4.78mm x 2.89mm</t>
-[...10 lines deleted...]
-  <si>
     <t>4.29mm - 4.36mm x 2.48mm</t>
   </si>
   <si>
     <t>5.36mm x 3.94mm x 2.34mm</t>
   </si>
   <si>
     <t>Oval</t>
   </si>
   <si>
-    <t>nepatrná</t>
-[...1 lines deleted...]
-  <si>
     <t>6.46mm x 3.44mm x 2.19mm</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Marquise</t>
   </si>
   <si>
-    <t>4.75mm - 4.78mm x 2.93mm</t>
-[...8 lines deleted...]
-    <t>4.74mm - 4.76mm x 2.90mm</t>
+    <t>4.70mm - 4.73mm x 2.89mm</t>
   </si>
   <si>
     <t>4.69mm - 4.71mm x 2.93mm</t>
   </si>
   <si>
     <t>4.78mm - 4.80mm x 2.89mm</t>
   </si>
   <si>
     <t>4.60mm x 4.53mm x 3.31mm</t>
   </si>
   <si>
     <t>Princess</t>
   </si>
   <si>
     <t>5.17mm - 5.19mm x 3.17mm</t>
   </si>
   <si>
     <t>5.18mm - 5.21mm x 3.24mm</t>
   </si>
   <si>
+    <t>5.38mm - 5.41mm x 3.38mm</t>
+  </si>
+  <si>
+    <t>5.36mm - 5.39mm x 3.40mm</t>
+  </si>
+  <si>
     <t>5.80mm x 3.70mm x 2.33mm</t>
   </si>
   <si>
     <t>Fn</t>
   </si>
   <si>
     <t>Faint Pink</t>
   </si>
   <si>
     <t>Pear</t>
   </si>
   <si>
     <t>5.30mm x 6.29mm x 3.62mm</t>
   </si>
   <si>
     <t>Heart</t>
   </si>
   <si>
     <t>5.98mm - 6.08mm x 3.85mm</t>
   </si>
   <si>
-    <t>J</t>
-[...1 lines deleted...]
-  <si>
     <t>EGL</t>
   </si>
   <si>
     <t>5.67mm - 5.71mm x 3.56mm</t>
   </si>
   <si>
     <t>4.89mm x 3.86mm x 3.00mm</t>
   </si>
   <si>
     <t>Fancy Intense Yellow</t>
   </si>
   <si>
     <t>Radiant</t>
   </si>
   <si>
     <t>10.43mm x 4.69mm x 2.72mm</t>
   </si>
   <si>
     <t>6.26mm - 6.29mm x 3.77mm</t>
-  </si>
-[...1 lines deleted...]
-    <t>6.51mm x 5.03mm x 3.46mm</t>
   </si>
   <si>
     <t>6.39mm - 6.41mm x 4.01mm</t>
   </si>
   <si>
     <t>7.31mm - 7.36mm x 4.52mm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_- &quot;Kč&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -858,51 +861,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-f-vvs2-s-igi-certifikatem-14500.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14432.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14492.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14439.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-g-vvs2-s-igi-certifikatem-12592.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10810.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10811.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-h-vvs2-s-gia-certifikatem-14751.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-12597.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-e-vvs2-s-gia-certifikatem-14050.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-d-vvs2-s-gia-certifikatem-12495.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-h-vvs2-s-gia-certifikatem-14749.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-g-vvs2-s-gia-certifikatem-14348.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14312.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-e-vvs2-s-gia-certifikatem-14313.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14310.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14311.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/058ct-g-vvs2-s-gia-certifikatem-14606.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/052ct-d-vvs2-s-gia-certifikatem-14615.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/053ct-d-vvs2-s-gia-certifikatem-14613.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-faint-pink-vvs2-s-gia-certifikatem-14098.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-g-vvs2-s-gia-certifikatem-13529.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/092ct-j-vvs2-s-egl-certifikatem-1952.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-e-vvs2-s-gia-certifikatem-14803.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/057ct-fancy-intense-yellow-vvs2-s-gia-certifikatem-14707.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/080ct-d-vvs2-s-gia-certifikatem-11169.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11583.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-e-vvs2-s-gia-certifikatem-14811.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-f-vvs2-s-gia-certifikatem-13765.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-e-vvs2-s-gia-certifikatem-14611.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/031ct-j-vvs2-s-gia-certifikatem-14947.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/023ct-f-vvs2-s-igi-certifikatem-14507.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-f-vvs2-s-igi-certifikatem-14491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/031ct-h-vvs2-s-gia-certifikatem-14913.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-k-vvs2-s-gia-certifikatem-14953.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-e-vvs2-s-igi-certifikatem-14432.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14492.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-f-vvs2-s-igi-certifikatem-14439.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/042ct-j-vvs2-s-gia-certifikatem-14955.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-g-vvs2-s-igi-certifikatem-12592.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10810.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/024ct-e-vvs2-s-igi-certifikatem-10811.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/029ct-e-vvs2-s-igi-certifikatem-12597.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-e-vvs2-s-gia-certifikatem-14050.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-d-vvs2-s-gia-certifikatem-12495.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/039ct-e-vvs2-s-gia-certifikatem-14979.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14310.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-d-vvs2-s-gia-certifikatem-14311.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/058ct-g-vvs2-s-gia-certifikatem-14606.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/052ct-d-vvs2-s-gia-certifikatem-14615.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/053ct-d-vvs2-s-gia-certifikatem-14613.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/061ct-d-vvs2-s-gia-certifikatem-14919.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/061ct-d-vvs2-s-gia-certifikatem-14920.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-faint-pink-vvs2-s-gia-certifikatem-14098.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-g-vvs2-s-gia-certifikatem-13529.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/092ct-j-vvs2-s-egl-certifikatem-1952.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-e-vvs2-s-gia-certifikatem-14803.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/057ct-fancy-intense-yellow-vvs2-s-gia-certifikatem-14707.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/080ct-d-vvs2-s-gia-certifikatem-11169.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-g-vvs2-s-gia-certifikatem-11583.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-f-vvs2-s-gia-certifikatem-13765.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-e-vvs2-s-gia-certifikatem-14611.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="N34" sqref="N34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.9921875" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.421875" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421875" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.28125" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.7109375" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.8515625" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.7109375" customWidth="true" style="0"/>
@@ -955,1532 +958,1535 @@
       <c r="J2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q2" s="5"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="4">
-        <v>14507</v>
+        <v>14947</v>
       </c>
       <c r="B3">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M3" s="6">
-        <v>8624.0</v>
+        <v>7332.0</v>
       </c>
       <c r="N3" s="6">
-        <v>10436</v>
+        <v>8871</v>
       </c>
       <c r="O3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="4">
-        <v>14500</v>
+        <v>14507</v>
       </c>
       <c r="B4">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="K4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M4" s="6">
-        <v>8910.0</v>
+        <v>8624.0</v>
       </c>
       <c r="N4" s="6">
-        <v>10781</v>
+        <v>10436</v>
       </c>
       <c r="O4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="4">
         <v>14491</v>
       </c>
       <c r="B5">
         <v>0.24</v>
       </c>
       <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
         <v>22</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I5" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K5" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L5" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M5" s="6">
         <v>8977.0</v>
       </c>
       <c r="N5" s="6">
         <v>10862</v>
       </c>
       <c r="O5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P5" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="4">
-        <v>14432</v>
+        <v>14913</v>
       </c>
       <c r="B6">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="J6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="L6" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M6" s="6">
-        <v>9918.0</v>
+        <v>9331.0</v>
       </c>
       <c r="N6" s="6">
-        <v>12001</v>
+        <v>11291</v>
       </c>
       <c r="O6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="4">
-        <v>14492</v>
+        <v>14953</v>
       </c>
       <c r="B7">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K7" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="L7" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M7" s="6">
-        <v>10254.0</v>
+        <v>9460.0</v>
       </c>
       <c r="N7" s="6">
-        <v>12407</v>
+        <v>11447</v>
       </c>
       <c r="O7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="4">
-        <v>14439</v>
+        <v>14432</v>
       </c>
       <c r="B8">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H8" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I8" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="J8" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="K8" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="L8" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M8" s="6">
-        <v>10741.0</v>
+        <v>9918.0</v>
       </c>
       <c r="N8" s="6">
-        <v>12997</v>
+        <v>12001</v>
       </c>
       <c r="O8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="4">
-        <v>12592</v>
+        <v>14492</v>
       </c>
       <c r="B9">
         <v>0.29</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H9" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J9" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="K9" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M9" s="6">
-        <v>11030.0</v>
+        <v>10254.0</v>
       </c>
       <c r="N9" s="6">
-        <v>13346</v>
+        <v>12407</v>
       </c>
       <c r="O9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="4">
-        <v>10810</v>
+        <v>14439</v>
       </c>
       <c r="B10">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H10" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I10" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J10" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="K10" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="L10" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M10" s="6">
-        <v>11957.0</v>
+        <v>10741.0</v>
       </c>
       <c r="N10" s="6">
-        <v>14468</v>
+        <v>12997</v>
       </c>
       <c r="O10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
-        <v>10811</v>
+        <v>14955</v>
       </c>
       <c r="B11">
-        <v>0.24</v>
+        <v>0.42</v>
       </c>
       <c r="C11" t="s">
+        <v>74</v>
+      </c>
+      <c r="D11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" t="s">
+        <v>64</v>
+      </c>
+      <c r="H11" t="s">
+        <v>65</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11" t="s">
         <v>70</v>
       </c>
-      <c r="D11" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K11" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="L11" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M11" s="6">
-        <v>11957.0</v>
+        <v>10836.0</v>
       </c>
       <c r="N11" s="6">
-        <v>14468</v>
+        <v>13112</v>
       </c>
       <c r="O11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
-        <v>14751</v>
+        <v>12592</v>
       </c>
       <c r="B12">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="C12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D12" t="s">
+        <v>76</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" t="s">
+        <v>64</v>
+      </c>
+      <c r="H12" t="s">
+        <v>69</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" t="s">
+        <v>70</v>
+      </c>
+      <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
         <v>71</v>
       </c>
-      <c r="D12" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M12" s="6">
-        <v>12600.0</v>
+        <v>11030.0</v>
       </c>
       <c r="N12" s="6">
-        <v>15246</v>
+        <v>13346</v>
       </c>
       <c r="O12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P12" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
-        <v>12597</v>
+        <v>10810</v>
       </c>
       <c r="B13">
-        <v>0.29</v>
+        <v>0.24</v>
       </c>
       <c r="C13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I13" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="K13" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M13" s="6">
-        <v>12650.0</v>
+        <v>11957.0</v>
       </c>
       <c r="N13" s="6">
-        <v>15306</v>
+        <v>14468</v>
       </c>
       <c r="O13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
-        <v>14050</v>
+        <v>10811</v>
       </c>
       <c r="B14">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="C14" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
+        <v>69</v>
+      </c>
+      <c r="I14" t="s">
         <v>73</v>
       </c>
       <c r="J14" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="K14" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="L14" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="M14" s="6">
-        <v>13072.0</v>
+        <v>11957.0</v>
       </c>
       <c r="N14" s="6">
-        <v>15817</v>
+        <v>14468</v>
       </c>
       <c r="O14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P14" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
-        <v>12495</v>
+        <v>12597</v>
       </c>
       <c r="B15">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D15" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="H15" t="s">
+        <v>69</v>
+      </c>
+      <c r="I15" t="s">
+        <v>70</v>
+      </c>
+      <c r="J15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K15" t="s">
         <v>73</v>
       </c>
-      <c r="J15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L15" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="M15" s="6">
-        <v>13230.0</v>
+        <v>12650.0</v>
       </c>
       <c r="N15" s="6">
-        <v>16008</v>
+        <v>15306</v>
       </c>
       <c r="O15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
-        <v>14749</v>
+        <v>14050</v>
       </c>
       <c r="B16">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="C16" t="s">
+        <v>81</v>
+      </c>
+      <c r="D16" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" t="s">
         <v>82</v>
       </c>
-      <c r="D16" t="s">
+      <c r="H16" t="s">
+        <v>65</v>
+      </c>
+      <c r="J16" t="s">
+        <v>70</v>
+      </c>
+      <c r="K16" t="s">
+        <v>70</v>
+      </c>
+      <c r="L16" t="s">
         <v>72</v>
       </c>
-      <c r="E16" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M16" s="6">
-        <v>13860.0</v>
+        <v>13072.0</v>
       </c>
       <c r="N16" s="6">
-        <v>16771</v>
+        <v>15817</v>
       </c>
       <c r="O16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
-        <v>14348</v>
+        <v>12495</v>
       </c>
       <c r="B17">
-        <v>0.41</v>
+        <v>0.3</v>
       </c>
       <c r="C17" t="s">
         <v>83</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="H17" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J17" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K17" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="M17" s="6">
-        <v>16359.0</v>
+        <v>13230.0</v>
       </c>
       <c r="N17" s="6">
-        <v>19794</v>
+        <v>16008</v>
       </c>
       <c r="O17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P17" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
-        <v>14312</v>
+        <v>14979</v>
       </c>
       <c r="B18">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H18" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="I18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L18" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="M18" s="6">
-        <v>18480.0</v>
+        <v>13990.0</v>
       </c>
       <c r="N18" s="6">
-        <v>22361</v>
+        <v>16928</v>
       </c>
       <c r="O18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P18" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
-        <v>14313</v>
+        <v>14310</v>
       </c>
       <c r="B19">
         <v>0.4</v>
       </c>
       <c r="C19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>24</v>
+        <v>84</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="G19" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H19" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="I19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L19" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="M19" s="6">
-        <v>18480.0</v>
+        <v>20160.0</v>
       </c>
       <c r="N19" s="6">
-        <v>22361</v>
+        <v>24394</v>
       </c>
       <c r="O19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P19" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
-        <v>14310</v>
+        <v>14311</v>
       </c>
       <c r="B20">
         <v>0.4</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="G20" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H20" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="I20" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J20" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K20" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L20" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="M20" s="6">
         <v>20160.0</v>
       </c>
       <c r="N20" s="6">
         <v>24394</v>
       </c>
       <c r="O20" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P20" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
-        <v>14311</v>
+        <v>14606</v>
       </c>
       <c r="B21">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="G21" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J21" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K21" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L21" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="M21" s="6">
-        <v>20160.0</v>
+        <v>28681.0</v>
       </c>
       <c r="N21" s="6">
-        <v>24394</v>
+        <v>34704</v>
       </c>
       <c r="O21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P21" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
-        <v>14606</v>
+        <v>14615</v>
       </c>
       <c r="B22">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="C22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D22" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="H22" t="s">
-        <v>73</v>
+        <v>65</v>
+      </c>
+      <c r="I22" t="s">
+        <v>66</v>
       </c>
       <c r="J22" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M22" s="6">
-        <v>28681.0</v>
+        <v>32422.0</v>
       </c>
       <c r="N22" s="6">
-        <v>34704</v>
+        <v>39231</v>
       </c>
       <c r="O22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P22" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
-        <v>14615</v>
+        <v>14613</v>
       </c>
       <c r="B23">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="C23" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H23" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="I23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L23" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="M23" s="6">
-        <v>32422.0</v>
+        <v>33046.0</v>
       </c>
       <c r="N23" s="6">
-        <v>39231</v>
+        <v>39985</v>
       </c>
       <c r="O23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P23" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
-        <v>14613</v>
+        <v>14919</v>
       </c>
       <c r="B24">
-        <v>0.53</v>
+        <v>0.61</v>
       </c>
       <c r="C24" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="G24" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H24" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="I24" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J24" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K24" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L24" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="M24" s="6">
-        <v>33046.0</v>
+        <v>41837.0</v>
       </c>
       <c r="N24" s="6">
-        <v>39985</v>
+        <v>50623</v>
       </c>
       <c r="O24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P24" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
-        <v>14098</v>
+        <v>14920</v>
       </c>
       <c r="B25">
-        <v>0.3</v>
+        <v>0.61</v>
       </c>
       <c r="C25" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
-      <c r="F25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="H25" t="s">
-        <v>73</v>
+        <v>65</v>
+      </c>
+      <c r="I25" t="s">
+        <v>66</v>
       </c>
       <c r="J25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K25" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M25" s="6">
-        <v>45000.0</v>
+        <v>41837.0</v>
       </c>
       <c r="N25" s="6">
-        <v>54450</v>
+        <v>50623</v>
       </c>
       <c r="O25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P25" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
-        <v>13529</v>
+        <v>14098</v>
       </c>
       <c r="B26">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="C26" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" t="s">
         <v>96</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
+      <c r="F26" t="s">
+        <v>97</v>
+      </c>
       <c r="G26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H26" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="J26" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="K26" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L26" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="M26" s="6">
-        <v>48510.0</v>
+        <v>45000.0</v>
       </c>
       <c r="N26" s="6">
-        <v>58697</v>
+        <v>54450</v>
       </c>
       <c r="O26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P26" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
-        <v>1952</v>
+        <v>13529</v>
       </c>
       <c r="B27">
-        <v>0.92</v>
+        <v>0.7</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="G27" t="s">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="H27" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="I27" t="s">
         <v>65</v>
       </c>
       <c r="J27" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K27" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L27" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M27" s="6">
-        <v>58842.0</v>
+        <v>48510.0</v>
       </c>
       <c r="N27" s="6">
-        <v>71199</v>
+        <v>58697</v>
       </c>
       <c r="O27" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P27" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
-        <v>14803</v>
+        <v>1952</v>
       </c>
       <c r="B28">
-        <v>0.71</v>
+        <v>0.92</v>
       </c>
       <c r="C28" t="s">
         <v>101</v>
       </c>
       <c r="D28" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="G28" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H28" t="s">
-        <v>73</v>
+        <v>102</v>
       </c>
       <c r="I28" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="J28" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="K28" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L28" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="M28" s="6">
-        <v>62324.0</v>
+        <v>58842.0</v>
       </c>
       <c r="N28" s="6">
-        <v>75412</v>
+        <v>71199</v>
       </c>
       <c r="O28" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P28" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
-        <v>14707</v>
+        <v>14803</v>
       </c>
       <c r="B29">
-        <v>0.57</v>
+        <v>0.71</v>
       </c>
       <c r="C29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D29" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
-      <c r="F29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="H29" t="s">
-        <v>73</v>
+        <v>65</v>
+      </c>
+      <c r="I29" t="s">
+        <v>66</v>
       </c>
       <c r="J29" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K29" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L29" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M29" s="6">
-        <v>63700.0</v>
+        <v>62324.0</v>
       </c>
       <c r="N29" s="6">
-        <v>77077</v>
+        <v>75412</v>
       </c>
       <c r="O29" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P29" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
-        <v>11169</v>
+        <v>14707</v>
       </c>
       <c r="B30">
-        <v>0.8</v>
+        <v>0.57</v>
       </c>
       <c r="C30" t="s">
+        <v>104</v>
+      </c>
+      <c r="D30" t="s">
+        <v>96</v>
+      </c>
+      <c r="E30" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" t="s">
         <v>105</v>
       </c>
-      <c r="D30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G30" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="H30" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="J30" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K30" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L30" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="M30" s="6">
-        <v>67200.0</v>
+        <v>63700.0</v>
       </c>
       <c r="N30" s="6">
-        <v>81312</v>
+        <v>77077</v>
       </c>
       <c r="O30" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P30" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
-        <v>11583</v>
+        <v>11169</v>
       </c>
       <c r="B31">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D31" t="s">
-        <v>28</v>
+        <v>84</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="G31" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="H31" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J31" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K31" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L31" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="M31" s="6">
-        <v>92610.0</v>
+        <v>67200.0</v>
       </c>
       <c r="N31" s="6">
-        <v>112058</v>
+        <v>81312</v>
       </c>
       <c r="O31" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P31" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
-        <v>14811</v>
+        <v>11583</v>
       </c>
       <c r="B32">
-        <v>1</v>
+        <v>0.9</v>
       </c>
       <c r="C32" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D32" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="G32" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="H32" t="s">
-        <v>73</v>
+        <v>65</v>
+      </c>
+      <c r="I32" t="s">
+        <v>66</v>
       </c>
       <c r="J32" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K32" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L32" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="M32" s="6">
-        <v>101400.0</v>
+        <v>92610.0</v>
       </c>
       <c r="N32" s="6">
-        <v>122694</v>
+        <v>112058</v>
       </c>
       <c r="O32" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P32" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33">
         <v>13765</v>
       </c>
       <c r="B33">
         <v>1.01</v>
       </c>
       <c r="C33" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D33" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="G33" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H33" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="I33" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J33" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K33" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L33" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="M33" s="6">
         <v>130000.0</v>
       </c>
       <c r="N33" s="6">
         <v>157300</v>
       </c>
       <c r="O33" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P33" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34">
         <v>14611</v>
       </c>
       <c r="B34">
         <v>1.51</v>
       </c>
       <c r="C34" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D34" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="G34" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H34" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="I34" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J34" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="K34" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L34" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M34" s="6">
         <v>394000.0</v>
       </c>
       <c r="N34" s="6">
         <v>476740</v>
       </c>
       <c r="O34" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P34" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <autoFilter ref="A2:Q10000"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="P4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="P5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="P6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="P7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="P8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="P9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="P10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="P11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="P12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="P13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="P14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="P15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="P16" r:id="rId_hyperlink_14"/>