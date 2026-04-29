--- v3 (2026-03-15)
+++ v4 (2026-04-29)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$Q$10000</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t xml:space="preserve">        + 420 721 639 954</t>
   </si>
   <si>
     <t xml:space="preserve">        podpora@vvdiamonds.cz</t>
   </si>
   <si>
     <t>Katalogové číslo</t>
   </si>
   <si>
     <t>Velikost [ct]</t>
   </si>
   <si>
     <t>Rozměry</t>
   </si>
   <si>
     <t>Barva</t>
   </si>
   <si>
     <t>Čistota</t>
   </si>
   <si>
     <t>Upřesnění barvy</t>
   </si>
   <si>
@@ -73,456 +73,414 @@
   <si>
     <t>Proporce</t>
   </si>
   <si>
     <t>Polish</t>
   </si>
   <si>
     <t>Symetrie</t>
   </si>
   <si>
     <t>Fluorescence</t>
   </si>
   <si>
     <t>Cena bez DPH</t>
   </si>
   <si>
     <t>Cena s DPH</t>
   </si>
   <si>
     <t>Dostupnost</t>
   </si>
   <si>
     <t>Detail produktu</t>
   </si>
   <si>
-    <t>3.54mm - 3.57mm x 2.30mm</t>
+    <t>4.30mm - 4.32mm x 2.64mm</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>VS1</t>
+  </si>
+  <si>
+    <t>4.29mm - 4.32mm x 2.65mm</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>3.94mm - 3.96mm x 2.58mm</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>VS2</t>
+  </si>
+  <si>
+    <t>4.07mm - 4.11mm x 2.43mm</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
-    <t>VS1</t>
-[...17 lines deleted...]
-    <t>4.55mm - 4.57mm x 2.77mm</t>
+    <t>4.40mm - 4.42mm x 2.74mm</t>
+  </si>
+  <si>
+    <t>4.14mm - 4.17mm x 2.38mm</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>4.64mm - 4.69mm x 2.95mm</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>4.62mm - 4.69mm x 2.94mm</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/030ct-i-vs1-s-gia-certifikatem-14635.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/030ct-h-vs1-s-gia-certifikatem-14632.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/025ct-d-vs2-s-igi-certifikatem-14441.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/025ct-f-vs1-s-igi-certifikatem-14460.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/032ct-h-vs1-s-gia-certifikatem-14634.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/026ct-e-vs1-s-igi-certifikatem-14454.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14321.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14322.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14646.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14647.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-k-vs2-s-gia-certifikatem-13937.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/038ct-h-vs1-s-gia-certifikatem-14630.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/039ct-h-vs1-s-gia-certifikatem-14631.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14318.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14319.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-i-vs1-s-gia-certifikatem-14643.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-i-vs2-s-gia-certifikatem-14143.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/057ct-j-vs2-s-gia-certifikatem-14669.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-g-vs1-s-gia-certifikatem-14134.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/042ct-g-vs1-s-gia-certifikatem-14133.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/071ct-n-vs1-s-gia-certifikatem-11472.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/061ct-f-vs1-s-gia-certifikatem-14672.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/059ct-d-vs1-s-gia-certifikatem-13633.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/103ct-w-x-vs1-s-gia-certifikatem-14285.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/090ct-k-vs2-s-gia-certifikatem-8083.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/091ct-k-vs1-s-gia-certifikatem-14045.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/091ct-j-vs1-s-gia-certifikatem-14044.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/091ct-i-vs2-s-hrd-certifikatem-11491.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/070ct-d-vs1-s-igi-certifikatem-4963.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/075ct-d-vs1-s-gia-certifikatem-10574.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/041ct-faint-pink-vs2-s-gia-certifikatem-13236.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14674.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/101ct-j-vs2-s-gia-certifikatem-14612.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/151ct-m-vs1-s-gia-certifikatem-13229.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-13373.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-14203.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/100ct-g-vs1-s-gia-certifikatem-11867.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/101ct-g-vs1-s-gia-certifikatem-11746.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-13231.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/100ct-d-vs1-s-gia-certifikatem-14579.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/124ct-f-vs1-s-igi-certifikatem-1746.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/201ct-l-vs2-s-gia-certifikatem-13608.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-13230.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/200ct-i-vs1-s-gia-certifikatem-10677.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/310ct-y-z-vs2-s-gia-certifikatem-3747.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/013ct-fancy-intense-green-blue-vs2-s-gia-certifikatem-3947.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/016ct-5p-fancy-intense-pink-vs1-s-arg-certifikatem-14210.html</t>
+  </si>
+  <si>
+    <t>Round</t>
+  </si>
+  <si>
+    <t>GIA</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>střední</t>
+  </si>
+  <si>
+    <t>Skladem</t>
+  </si>
+  <si>
+    <t>IGI</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>žádná</t>
+  </si>
+  <si>
+    <t>nepatrná</t>
+  </si>
+  <si>
+    <t>4.73mm - 4.76mm x 2.89mm</t>
   </si>
   <si>
     <t>J</t>
   </si>
   <si>
-    <t>4.49mm - 4.51mm x 2.81mm</t>
-[...221 lines deleted...]
-    <t>4.64mm - 4.66mm x 2.90mm</t>
+    <t>4.69mm - 4.72mm x 2.92mm</t>
   </si>
   <si>
     <t>4.67mm - 4.70mm x 2.91mm</t>
   </si>
   <si>
     <t>K</t>
   </si>
   <si>
+    <t>4.61mm - 4.62mm x 2.85mm</t>
+  </si>
+  <si>
+    <t>4.67mm - 4.70mm x 2.94mm</t>
+  </si>
+  <si>
     <t>4.77mm - 4.80mm x 2.84mm</t>
   </si>
   <si>
     <t>4.71mm - 4.74mm x 2.93mm</t>
   </si>
   <si>
+    <t>4.77mm - 4.79mm x 2.87mm</t>
+  </si>
+  <si>
     <t>4.70mm - 4.72mm x 2.98mm</t>
   </si>
   <si>
-    <t>4.69mm - 4.71mm x 2.88mm</t>
+    <t>5.29mm - 5.32mm x 3.31mm</t>
+  </si>
+  <si>
+    <t>4.78mm - 4.80mm x 2.90mm</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
-    <t>4.80mm - 4.82mm x 2.89mm</t>
-[...16 lines deleted...]
-  <si>
     <t>4.81mm - 4.84mm x 2.97mm</t>
   </si>
   <si>
-    <t>5.35mm - 5.37mm x 3.35mm</t>
-[...4 lines deleted...]
-  <si>
     <t>5.67mm - 5.70mm x 3.57mm</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
+    <t>5.00mm x 5.84mm x 3.48mm</t>
+  </si>
+  <si>
+    <t>Heart</t>
+  </si>
+  <si>
     <t>7.64mm x 4.65mm x 2.78mm</t>
   </si>
   <si>
     <t>Pear</t>
   </si>
   <si>
     <t>6.04mm x 5.20mm x 3.51mm</t>
   </si>
   <si>
     <t>Fn</t>
   </si>
   <si>
     <t>W-X</t>
   </si>
   <si>
     <t>Cushion</t>
   </si>
   <si>
-    <t>5.62mm - 5.66mm x 3.54mm</t>
-[...1 lines deleted...]
-  <si>
     <t>7.75mm x 5.05mm x 3.51mm</t>
   </si>
   <si>
     <t>6.17mm - 6.19mm x 3.85mm</t>
   </si>
   <si>
-    <t>6.14mm - 6.17mm x 3.86mm</t>
-[...1 lines deleted...]
-  <si>
     <t>6.13mm - 6.17mm x 3.85mm</t>
   </si>
   <si>
     <t>6.10mm - 6.13mm x 3.88mm</t>
   </si>
   <si>
     <t>HRD</t>
   </si>
   <si>
     <t>5.53mm - 5.56mm x 3.53mm</t>
   </si>
   <si>
     <t>7.91mm x 4.97mm x 2.97mm</t>
   </si>
   <si>
     <t>Oval</t>
   </si>
   <si>
     <t>4.72mm - 4.76mm x 2.98mm</t>
   </si>
   <si>
     <t>Faint Pink</t>
   </si>
   <si>
-    <t>6.11mm - 6.15mm x 3.84mm</t>
+    <t>6.35mm - 6.38mm x 4.02mm</t>
+  </si>
+  <si>
+    <t>6.38mm - 6.41mm x 4.01mm</t>
   </si>
   <si>
     <t>7.18mm x 5.98mm x 4.04mm</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>6.59mm - 6.64mm x 4.14mm</t>
   </si>
   <si>
     <t>6.62mm - 6.67mm x 4.17mm</t>
   </si>
   <si>
     <t>6.33mm - 6.37mm x 3.99mm</t>
   </si>
   <si>
     <t>6.34mm - 6.38mm x 4.02mm</t>
   </si>
   <si>
     <t>5.86mm x 6.90mm x 4.13mm</t>
   </si>
   <si>
-    <t>Heart</t>
-[...1 lines deleted...]
-  <si>
     <t>8.02mm x 5.72mm x 3.44mm</t>
   </si>
   <si>
     <t>6.99mm - 7.07mm x 4.12mm</t>
   </si>
   <si>
     <t>8.15mm - 8.19mm x 4.91mm</t>
   </si>
   <si>
     <t>7.45mm x 5.39mm x 3.70mm</t>
   </si>
   <si>
     <t>Emerald</t>
-  </si>
-[...1 lines deleted...]
-    <t>7.28mm - 7.33mm x 4.58mm</t>
   </si>
   <si>
     <t>7.93mm - 7.98mm x 5.05mm</t>
   </si>
   <si>
     <t>8.48mm x 7.68mm x 5.42mm</t>
   </si>
   <si>
     <t>Y-Z</t>
   </si>
   <si>
     <t>3.18mm x 2.72mm x 1.78mm</t>
   </si>
   <si>
     <t>Fancy Intense Green-Blue</t>
   </si>
   <si>
     <t>Fancy Intense Pink</t>
   </si>
   <si>
     <t>ARGYLE</t>
   </si>
 </sst>
 </file>
 
@@ -1011,62 +969,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/018ct-f-vs1-s-igi-certifikatem-14482.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-f-vs1-s-igi-certifikatem-14440.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-d-vs2-s-igi-certifikatem-14441.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-f-vs1-s-igi-certifikatem-14460.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/035ct-j-vs1-s-gia-certifikatem-14342.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/035ct-j-vs1-s-gia-certifikatem-14343.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/033ct-i-vs1-s-gia-certifikatem-14304.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/026ct-e-vs1-s-igi-certifikatem-14454.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14321.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14322.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/038ct-j-vs1-s-gia-certifikatem-14255.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/028ct-d-vs1-s-igi-certifikatem-14466.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/038ct-j-vs1-s-gia-certifikatem-14004.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-k-vs2-s-gia-certifikatem-13937.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14318.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14319.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-i-vs2-s-gia-certifikatem-14143.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/039ct-g-vs1-s-gia-certifikatem-14244.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-h-vs1-s-gia-certifikatem-13943.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-h-vs1-s-gia-certifikatem-13944.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-g-vs2-s-gia-certifikatem-14135.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-g-vs2-s-gia-certifikatem-13623.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-g-vs1-s-gia-certifikatem-14134.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/042ct-g-vs1-s-gia-certifikatem-14133.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/059ct-i-vs1-s-gia-certifikatem-14271.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/050ct-g-vs1-s-gia-certifikatem-14264.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-n-vs1-s-gia-certifikatem-11472.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/059ct-d-vs1-s-gia-certifikatem-13633.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/103ct-w-x-vs1-s-gia-certifikatem-14285.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-h-vs1-s-gia-certifikatem-14371.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-k-vs2-s-gia-certifikatem-8083.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-k-vs1-s-gia-certifikatem-14045.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-j-vs1-s-gia-certifikatem-14046.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-j-vs1-s-gia-certifikatem-14044.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-i-vs2-s-hrd-certifikatem-11491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-d-vs1-s-igi-certifikatem-4963.html" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/075ct-d-vs1-s-gia-certifikatem-10574.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-faint-pink-vs2-s-gia-certifikatem-13236.html" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-g-vs1-s-gia-certifikatem-11578.html" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-m-vs1-s-gia-certifikatem-13229.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-13373.html" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-14203.html" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-g-vs1-s-gia-certifikatem-11867.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-g-vs1-s-gia-certifikatem-11746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-13231.html" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-d-vs1-s-gia-certifikatem-14579.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/124ct-f-vs1-s-igi-certifikatem-1746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/201ct-l-vs2-s-gia-certifikatem-13608.html" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-13230.html" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-9314.html" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/200ct-i-vs1-s-gia-certifikatem-10677.html" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/310ct-y-z-vs2-s-gia-certifikatem-3747.html" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/013ct-fancy-intense-green-blue-vs2-s-gia-certifikatem-3947.html" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-5p-fancy-intense-pink-vs1-s-arg-certifikatem-14210.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-i-vs1-s-gia-certifikatem-14635.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-h-vs1-s-gia-certifikatem-14632.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-d-vs2-s-igi-certifikatem-14441.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-f-vs1-s-igi-certifikatem-14460.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-h-vs1-s-gia-certifikatem-14634.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/026ct-e-vs1-s-igi-certifikatem-14454.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14321.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14322.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14646.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14647.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-k-vs2-s-gia-certifikatem-13937.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/038ct-h-vs1-s-gia-certifikatem-14630.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/039ct-h-vs1-s-gia-certifikatem-14631.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14318.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14319.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-i-vs1-s-gia-certifikatem-14643.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-i-vs2-s-gia-certifikatem-14143.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/057ct-j-vs2-s-gia-certifikatem-14669.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-g-vs1-s-gia-certifikatem-14134.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/042ct-g-vs1-s-gia-certifikatem-14133.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-n-vs1-s-gia-certifikatem-11472.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/061ct-f-vs1-s-gia-certifikatem-14672.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/059ct-d-vs1-s-gia-certifikatem-13633.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/103ct-w-x-vs1-s-gia-certifikatem-14285.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-k-vs2-s-gia-certifikatem-8083.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-k-vs1-s-gia-certifikatem-14045.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-j-vs1-s-gia-certifikatem-14044.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-i-vs2-s-hrd-certifikatem-11491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-d-vs1-s-igi-certifikatem-4963.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/075ct-d-vs1-s-gia-certifikatem-10574.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-faint-pink-vs2-s-gia-certifikatem-13236.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14674.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-j-vs2-s-gia-certifikatem-14612.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-m-vs1-s-gia-certifikatem-13229.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-13373.html" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-14203.html" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-g-vs1-s-gia-certifikatem-11867.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-g-vs1-s-gia-certifikatem-11746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-13231.html" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-d-vs1-s-gia-certifikatem-14579.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/124ct-f-vs1-s-igi-certifikatem-1746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/201ct-l-vs2-s-gia-certifikatem-13608.html" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-13230.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/200ct-i-vs1-s-gia-certifikatem-10677.html" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/310ct-y-z-vs2-s-gia-certifikatem-3747.html" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/013ct-fancy-intense-green-blue-vs2-s-gia-certifikatem-3947.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-5p-fancy-intense-pink-vs1-s-arg-certifikatem-14210.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q56"/>
+  <dimension ref="A1:Q49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N56" sqref="N56"/>
+      <selection activeCell="N49" sqref="N49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.9921875" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.421875" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421875" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.28125" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.7109375" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.8515625" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.7109375" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.7109375" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.28125" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.28125" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.421875" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.8515625" customWidth="true" style="0"/>
     <col min="16" max="16" width="80.125" customWidth="true" style="0"/>
     <col min="17" max="17" width="1.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" customHeight="1" ht="50">
       <c r="A1"/>
@@ -1108,2542 +1066,2210 @@
       <c r="J2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q2" s="5"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="4">
-        <v>14482</v>
+        <v>14635</v>
       </c>
       <c r="B3">
-        <v>0.18</v>
+        <v>0.3</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="I3" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="J3" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="K3" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="L3" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="M3" s="6">
-        <v>5312.0</v>
+        <v>7095.0</v>
       </c>
       <c r="N3" s="6">
-        <v>6428</v>
+        <v>8585</v>
       </c>
       <c r="O3" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="4">
-        <v>14440</v>
+        <v>14632</v>
       </c>
       <c r="B4">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H4" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="I4" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="J4" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K4" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="L4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="M4" s="6">
-        <v>8070.0</v>
+        <v>7740.0</v>
       </c>
       <c r="N4" s="6">
-        <v>9765</v>
+        <v>9365</v>
       </c>
       <c r="O4" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="4">
         <v>14441</v>
       </c>
       <c r="B5">
         <v>0.25</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
+        <v>81</v>
+      </c>
+      <c r="H5" t="s">
+        <v>86</v>
+      </c>
+      <c r="I5" t="s">
         <v>87</v>
       </c>
-      <c r="H5" t="s">
+      <c r="J5" t="s">
+        <v>83</v>
+      </c>
+      <c r="K5" t="s">
         <v>88</v>
       </c>
-      <c r="I5" t="s">
-[...5 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M5" s="6">
         <v>8070.0</v>
       </c>
       <c r="N5" s="6">
         <v>9765</v>
       </c>
       <c r="O5" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="4">
         <v>14460</v>
       </c>
       <c r="B6">
         <v>0.25</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
+        <v>81</v>
+      </c>
+      <c r="H6" t="s">
+        <v>86</v>
+      </c>
+      <c r="I6" t="s">
+        <v>88</v>
+      </c>
+      <c r="J6" t="s">
+        <v>83</v>
+      </c>
+      <c r="K6" t="s">
         <v>87</v>
       </c>
-      <c r="H6" t="s">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="L6" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M6" s="6">
         <v>8070.0</v>
       </c>
       <c r="N6" s="6">
         <v>9765</v>
       </c>
       <c r="O6" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="4">
-        <v>14342</v>
+        <v>14634</v>
       </c>
       <c r="B7">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H7" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I7" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J7" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K7" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L7" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="M7" s="6">
-        <v>8085.0</v>
+        <v>8256.0</v>
       </c>
       <c r="N7" s="6">
-        <v>9783</v>
+        <v>9990</v>
       </c>
       <c r="O7" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="4">
-        <v>14343</v>
+        <v>14454</v>
       </c>
       <c r="B8">
-        <v>0.35</v>
+        <v>0.26</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
+        <v>81</v>
+      </c>
+      <c r="H8" t="s">
+        <v>86</v>
+      </c>
+      <c r="I8" t="s">
+        <v>88</v>
+      </c>
+      <c r="J8" t="s">
         <v>87</v>
       </c>
-      <c r="H8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K8" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="L8" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="M8" s="6">
-        <v>8085.0</v>
+        <v>7940.0</v>
       </c>
       <c r="N8" s="6">
-        <v>9783</v>
+        <v>9607</v>
       </c>
       <c r="O8" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="4">
-        <v>14304</v>
+        <v>14321</v>
       </c>
       <c r="B9">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
+        <v>81</v>
+      </c>
+      <c r="H9" t="s">
+        <v>82</v>
+      </c>
+      <c r="I9" t="s">
         <v>87</v>
       </c>
-      <c r="H9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J9" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K9" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="L9" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="M9" s="6">
-        <v>8316.0</v>
+        <v>8400.0</v>
       </c>
       <c r="N9" s="6">
-        <v>10062</v>
+        <v>10164</v>
       </c>
       <c r="O9" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="4">
-        <v>14454</v>
+        <v>14322</v>
       </c>
       <c r="B10">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
+        <v>81</v>
+      </c>
+      <c r="H10" t="s">
+        <v>82</v>
+      </c>
+      <c r="I10" t="s">
         <v>87</v>
       </c>
-      <c r="H10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="K10" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="L10" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="M10" s="6">
-        <v>8372.0</v>
+        <v>8400.0</v>
       </c>
       <c r="N10" s="6">
-        <v>10131</v>
+        <v>10164</v>
       </c>
       <c r="O10" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
-        <v>14321</v>
+        <v>14646</v>
       </c>
       <c r="B11">
         <v>0.4</v>
       </c>
       <c r="C11" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D11" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H11" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I11" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J11" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K11" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="L11" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="M11" s="6">
-        <v>8400.0</v>
+        <v>9460.0</v>
       </c>
       <c r="N11" s="6">
-        <v>10164</v>
+        <v>11447</v>
       </c>
       <c r="O11" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
-        <v>14322</v>
+        <v>14647</v>
       </c>
       <c r="B12">
         <v>0.4</v>
       </c>
       <c r="C12" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D12" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G12" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H12" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I12" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J12" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="K12" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="L12" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="M12" s="6">
-        <v>8400.0</v>
+        <v>9460.0</v>
       </c>
       <c r="N12" s="6">
-        <v>10164</v>
+        <v>11447</v>
       </c>
       <c r="O12" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
-        <v>14255</v>
+        <v>13937</v>
       </c>
       <c r="B13">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="C13" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>95</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G13" t="s">
+        <v>81</v>
+      </c>
+      <c r="H13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" t="s">
         <v>87</v>
       </c>
-      <c r="H13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J13" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="K13" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="L13" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="M13" s="6">
-        <v>8778.0</v>
+        <v>9460.0</v>
       </c>
       <c r="N13" s="6">
-        <v>10621</v>
+        <v>11447</v>
       </c>
       <c r="O13" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
-        <v>14466</v>
+        <v>14630</v>
       </c>
       <c r="B14">
-        <v>0.28</v>
+        <v>0.38</v>
       </c>
       <c r="C14" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H14" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
         <v>89</v>
       </c>
-      <c r="J14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M14" s="6">
-        <v>8977.0</v>
+        <v>9804.0</v>
       </c>
       <c r="N14" s="6">
-        <v>10862</v>
+        <v>11863</v>
       </c>
       <c r="O14" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
-        <v>14004</v>
+        <v>14631</v>
       </c>
       <c r="B15">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="C15" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H15" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I15" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J15" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K15" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L15" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="M15" s="6">
-        <v>8490.0</v>
+        <v>10062.0</v>
       </c>
       <c r="N15" s="6">
-        <v>10273</v>
+        <v>12175</v>
       </c>
       <c r="O15" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
-        <v>13937</v>
+        <v>14318</v>
       </c>
       <c r="B16">
         <v>0.4</v>
       </c>
       <c r="C16" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="D16" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G16" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H16" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I16" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J16" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="K16" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="L16" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="M16" s="6">
-        <v>9460.0</v>
+        <v>10080.0</v>
       </c>
       <c r="N16" s="6">
-        <v>11447</v>
+        <v>12197</v>
       </c>
       <c r="O16" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
-        <v>14318</v>
+        <v>14319</v>
       </c>
       <c r="B17">
         <v>0.4</v>
       </c>
       <c r="C17" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="D17" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G17" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H17" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I17" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J17" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K17" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L17" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="M17" s="6">
         <v>10080.0</v>
       </c>
       <c r="N17" s="6">
         <v>12197</v>
       </c>
       <c r="O17" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
-        <v>14319</v>
+        <v>14643</v>
       </c>
       <c r="B18">
         <v>0.4</v>
       </c>
       <c r="C18" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D18" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I18" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J18" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K18" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L18" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="M18" s="6">
-        <v>10080.0</v>
+        <v>10320.0</v>
       </c>
       <c r="N18" s="6">
-        <v>12197</v>
+        <v>12487</v>
       </c>
       <c r="O18" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
         <v>14143</v>
       </c>
       <c r="B19">
         <v>0.4</v>
       </c>
       <c r="C19" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G19" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I19" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J19" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K19" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L19" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="M19" s="6">
         <v>10920.0</v>
       </c>
       <c r="N19" s="6">
         <v>13213</v>
       </c>
       <c r="O19" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
-        <v>14244</v>
+        <v>14669</v>
       </c>
       <c r="B20">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="C20" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D20" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G20" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H20" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I20" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J20" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K20" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L20" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="M20" s="6">
-        <v>12285.0</v>
+        <v>14706.0</v>
       </c>
       <c r="N20" s="6">
-        <v>14865</v>
+        <v>17794</v>
       </c>
       <c r="O20" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
-        <v>13943</v>
+        <v>14134</v>
       </c>
       <c r="B21">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="C21" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="D21" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="G21" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I21" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J21" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K21" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L21" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="M21" s="6">
-        <v>13776.0</v>
+        <v>15120.0</v>
       </c>
       <c r="N21" s="6">
-        <v>16669</v>
+        <v>18295</v>
       </c>
       <c r="O21" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
-        <v>13944</v>
+        <v>14133</v>
       </c>
       <c r="B22">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="C22" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="D22" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H22" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I22" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J22" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K22" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L22" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="M22" s="6">
-        <v>13776.0</v>
+        <v>15876.0</v>
       </c>
       <c r="N22" s="6">
-        <v>16669</v>
+        <v>19210</v>
       </c>
       <c r="O22" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
-        <v>14135</v>
+        <v>11472</v>
       </c>
       <c r="B23">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="C23" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="D23" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E23" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H23" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I23" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J23" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K23" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L23" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="M23" s="6">
-        <v>14280.0</v>
+        <v>28755.0</v>
       </c>
       <c r="N23" s="6">
-        <v>17279</v>
+        <v>34794</v>
       </c>
       <c r="O23" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
-        <v>13623</v>
+        <v>14672</v>
       </c>
       <c r="B24">
-        <v>0.4</v>
+        <v>0.61</v>
       </c>
       <c r="C24" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="D24" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" t="s">
         <v>109</v>
       </c>
-      <c r="E24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="J24" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K24" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L24" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="M24" s="6">
-        <v>14280.0</v>
+        <v>28853.0</v>
       </c>
       <c r="N24" s="6">
-        <v>17279</v>
+        <v>34912</v>
       </c>
       <c r="O24" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
-        <v>14134</v>
+        <v>13633</v>
       </c>
       <c r="B25">
-        <v>0.4</v>
+        <v>0.59</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="G25" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="H25" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="J25" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K25" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L25" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="M25" s="6">
-        <v>15120.0</v>
+        <v>32214.0</v>
       </c>
       <c r="N25" s="6">
-        <v>18295</v>
+        <v>38979</v>
       </c>
       <c r="O25" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P25" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
-        <v>14133</v>
+        <v>14285</v>
       </c>
       <c r="B26">
-        <v>0.42</v>
+        <v>1.03</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
+      <c r="F26" t="s">
+        <v>114</v>
+      </c>
       <c r="G26" t="s">
+        <v>115</v>
+      </c>
+      <c r="H26" t="s">
+        <v>82</v>
+      </c>
+      <c r="J26" t="s">
+        <v>83</v>
+      </c>
+      <c r="K26" t="s">
         <v>87</v>
       </c>
-      <c r="H26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L26" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="M26" s="6">
-        <v>15876.0</v>
+        <v>37900.0</v>
       </c>
       <c r="N26" s="6">
-        <v>19210</v>
+        <v>45859</v>
       </c>
       <c r="O26" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P26" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
-        <v>14271</v>
+        <v>8083</v>
       </c>
       <c r="B27">
-        <v>0.59</v>
+        <v>0.9</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D27" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G27" t="s">
+        <v>111</v>
+      </c>
+      <c r="H27" t="s">
+        <v>82</v>
+      </c>
+      <c r="J27" t="s">
+        <v>83</v>
+      </c>
+      <c r="K27" t="s">
         <v>87</v>
       </c>
-      <c r="H27" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L27" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="M27" s="6">
-        <v>22302.0</v>
+        <v>43470.0</v>
       </c>
       <c r="N27" s="6">
-        <v>26985</v>
+        <v>52599</v>
       </c>
       <c r="O27" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P27" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
-        <v>14264</v>
+        <v>14045</v>
       </c>
       <c r="B28">
-        <v>0.5</v>
+        <v>0.91</v>
       </c>
       <c r="C28" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="G28" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H28" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I28" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J28" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K28" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L28" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="M28" s="6">
-        <v>24150.0</v>
+        <v>47775.0</v>
       </c>
       <c r="N28" s="6">
-        <v>29222</v>
+        <v>57808</v>
       </c>
       <c r="O28" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P28" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
-        <v>11472</v>
+        <v>14044</v>
       </c>
       <c r="B29">
-        <v>0.71</v>
+        <v>0.91</v>
       </c>
       <c r="C29" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D29" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="G29" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H29" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I29" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J29" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K29" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L29" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="M29" s="6">
-        <v>28755.0</v>
+        <v>53508.0</v>
       </c>
       <c r="N29" s="6">
-        <v>34794</v>
+        <v>64745</v>
       </c>
       <c r="O29" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P29" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
-        <v>13633</v>
+        <v>11491</v>
       </c>
       <c r="B30">
-        <v>0.59</v>
+        <v>0.91</v>
       </c>
       <c r="C30" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D30" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G30" t="s">
-        <v>122</v>
+        <v>81</v>
       </c>
       <c r="H30" t="s">
-        <v>94</v>
+        <v>120</v>
+      </c>
+      <c r="I30" t="s">
+        <v>87</v>
       </c>
       <c r="J30" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K30" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="L30" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="M30" s="6">
-        <v>32214.0</v>
+        <v>54464.0</v>
       </c>
       <c r="N30" s="6">
-        <v>38979</v>
+        <v>65901</v>
       </c>
       <c r="O30" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P30" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
-        <v>14285</v>
+        <v>4963</v>
       </c>
       <c r="B31">
-        <v>1.03</v>
+        <v>0.7</v>
       </c>
       <c r="C31" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D31" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
-      <c r="F31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" t="s">
-        <v>126</v>
+        <v>81</v>
       </c>
       <c r="H31" t="s">
-        <v>94</v>
+        <v>86</v>
+      </c>
+      <c r="I31" t="s">
+        <v>87</v>
       </c>
       <c r="J31" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="K31" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="L31" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="M31" s="6">
-        <v>37900.0</v>
+        <v>54791.0</v>
       </c>
       <c r="N31" s="6">
-        <v>45859</v>
+        <v>66297</v>
       </c>
       <c r="O31" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P31" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
-        <v>14371</v>
+        <v>10574</v>
       </c>
       <c r="B32">
-        <v>0.7</v>
+        <v>0.75</v>
       </c>
       <c r="C32" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="D32" t="s">
-        <v>111</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="G32" t="s">
-        <v>87</v>
+        <v>123</v>
       </c>
       <c r="H32" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="J32" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K32" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L32" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="M32" s="6">
-        <v>38220.0</v>
+        <v>58275.0</v>
       </c>
       <c r="N32" s="6">
-        <v>46246</v>
+        <v>70513</v>
       </c>
       <c r="O32" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P32" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33">
-        <v>8083</v>
+        <v>13236</v>
       </c>
       <c r="B33">
-        <v>0.9</v>
+        <v>0.41</v>
       </c>
       <c r="C33" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D33" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="E33" t="s">
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="F33" t="s">
+        <v>125</v>
       </c>
       <c r="G33" t="s">
-        <v>122</v>
+        <v>81</v>
       </c>
       <c r="H33" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="J33" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K33" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="L33" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="M33" s="6">
-        <v>43470.0</v>
+        <v>59500.0</v>
       </c>
       <c r="N33" s="6">
-        <v>52599</v>
+        <v>71995</v>
       </c>
       <c r="O33" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P33" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34">
-        <v>14045</v>
+        <v>14674</v>
       </c>
       <c r="B34">
-        <v>0.91</v>
+        <v>1</v>
       </c>
       <c r="C34" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D34" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E34" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G34" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H34" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I34" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J34" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K34" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L34" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="M34" s="6">
-        <v>47775.0</v>
+        <v>62350.0</v>
       </c>
       <c r="N34" s="6">
-        <v>57808</v>
+        <v>75444</v>
       </c>
       <c r="O34" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P34" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35">
-        <v>14046</v>
+        <v>14612</v>
       </c>
       <c r="B35">
-        <v>0.9</v>
+        <v>1.01</v>
       </c>
       <c r="C35" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D35" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="E35" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G35" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H35" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I35" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J35" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K35" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L35" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="M35" s="6">
-        <v>52920.0</v>
+        <v>67300.0</v>
       </c>
       <c r="N35" s="6">
-        <v>64033</v>
+        <v>81433</v>
       </c>
       <c r="O35" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P35" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36">
-        <v>14044</v>
+        <v>13229</v>
       </c>
       <c r="B36">
-        <v>0.91</v>
+        <v>1.51</v>
       </c>
       <c r="C36" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D36" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="G36" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="H36" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="J36" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K36" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L36" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="M36" s="6">
-        <v>53508.0</v>
+        <v>85000.0</v>
       </c>
       <c r="N36" s="6">
-        <v>64745</v>
+        <v>102850</v>
       </c>
       <c r="O36" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P36" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37">
-        <v>11491</v>
+        <v>13373</v>
       </c>
       <c r="B37">
-        <v>0.91</v>
+        <v>1.13</v>
       </c>
       <c r="C37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D37" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E37" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G37" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H37" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="I37" t="s">
+        <v>83</v>
+      </c>
+      <c r="J37" t="s">
+        <v>83</v>
+      </c>
+      <c r="K37" t="s">
+        <v>83</v>
+      </c>
+      <c r="L37" t="s">
         <v>90</v>
       </c>
-      <c r="J37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M37" s="6">
-        <v>54464.0</v>
+        <v>103700.0</v>
       </c>
       <c r="N37" s="6">
-        <v>65901</v>
+        <v>125477</v>
       </c>
       <c r="O37" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P37" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38">
-        <v>4963</v>
+        <v>14203</v>
       </c>
       <c r="B38">
-        <v>0.7</v>
+        <v>1.13</v>
       </c>
       <c r="C38" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="D38" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="E38" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G38" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H38" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="I38" t="s">
+        <v>83</v>
+      </c>
+      <c r="J38" t="s">
+        <v>83</v>
+      </c>
+      <c r="K38" t="s">
+        <v>83</v>
+      </c>
+      <c r="L38" t="s">
         <v>90</v>
       </c>
-      <c r="J38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M38" s="6">
-        <v>54791.0</v>
+        <v>111800.0</v>
       </c>
       <c r="N38" s="6">
-        <v>66297</v>
+        <v>135278</v>
       </c>
       <c r="O38" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P38" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39">
-        <v>10574</v>
+        <v>11867</v>
       </c>
       <c r="B39">
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="C39" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D39" t="s">
-        <v>23</v>
+        <v>104</v>
       </c>
       <c r="E39" t="s">
         <v>20</v>
       </c>
       <c r="G39" t="s">
-        <v>136</v>
+        <v>81</v>
       </c>
       <c r="H39" t="s">
-        <v>94</v>
+        <v>82</v>
+      </c>
+      <c r="I39" t="s">
+        <v>83</v>
       </c>
       <c r="J39" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K39" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L39" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="M39" s="6">
-        <v>58275.0</v>
+        <v>117700.0</v>
       </c>
       <c r="N39" s="6">
-        <v>70513</v>
+        <v>142417</v>
       </c>
       <c r="O39" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P39" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40">
-        <v>13236</v>
+        <v>11746</v>
       </c>
       <c r="B40">
-        <v>0.41</v>
+        <v>1.01</v>
       </c>
       <c r="C40" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D40" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="E40" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="G40" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H40" t="s">
-        <v>94</v>
+        <v>82</v>
+      </c>
+      <c r="I40" t="s">
+        <v>83</v>
       </c>
       <c r="J40" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K40" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L40" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="M40" s="6">
-        <v>59500.0</v>
+        <v>118900.0</v>
       </c>
       <c r="N40" s="6">
-        <v>71995</v>
+        <v>143869</v>
       </c>
       <c r="O40" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P40" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41">
-        <v>11578</v>
+        <v>13231</v>
       </c>
       <c r="B41">
-        <v>0.9</v>
+        <v>1.02</v>
       </c>
       <c r="C41" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D41" t="s">
-        <v>109</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="G41" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="H41" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="J41" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K41" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L41" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="M41" s="6">
-        <v>81270.0</v>
+        <v>126000.0</v>
       </c>
       <c r="N41" s="6">
-        <v>98337</v>
+        <v>152460</v>
       </c>
       <c r="O41" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P41" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42">
-        <v>13229</v>
+        <v>14579</v>
       </c>
       <c r="B42">
-        <v>1.51</v>
+        <v>1</v>
       </c>
       <c r="C42" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D42" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="G42" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="H42" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="J42" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K42" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L42" t="s">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="M42" s="6">
-        <v>85000.0</v>
+        <v>126630.0</v>
       </c>
       <c r="N42" s="6">
-        <v>102850</v>
+        <v>153222</v>
       </c>
       <c r="O42" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P42" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43">
-        <v>13373</v>
+        <v>1746</v>
       </c>
       <c r="B43">
-        <v>1.13</v>
+        <v>1.24</v>
       </c>
       <c r="C43" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="D43" t="s">
-        <v>111</v>
+        <v>27</v>
       </c>
       <c r="E43" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G43" t="s">
+        <v>81</v>
+      </c>
+      <c r="H43" t="s">
+        <v>86</v>
+      </c>
+      <c r="I43" t="s">
         <v>87</v>
       </c>
-      <c r="H43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J43" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="K43" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="L43" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="M43" s="6">
-        <v>103700.0</v>
+        <v>150000.0</v>
       </c>
       <c r="N43" s="6">
-        <v>125477</v>
+        <v>181500</v>
       </c>
       <c r="O43" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P43" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44">
-        <v>14203</v>
+        <v>13608</v>
       </c>
       <c r="B44">
-        <v>1.13</v>
+        <v>2.01</v>
       </c>
       <c r="C44" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="D44" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G44" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H44" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I44" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J44" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K44" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L44" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="M44" s="6">
-        <v>111800.0</v>
+        <v>199000.0</v>
       </c>
       <c r="N44" s="6">
-        <v>135278</v>
+        <v>240790</v>
       </c>
       <c r="O44" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P44" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45">
-        <v>11867</v>
+        <v>13230</v>
       </c>
       <c r="B45">
-        <v>1</v>
+        <v>1.51</v>
       </c>
       <c r="C45" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D45" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="G45" t="s">
-        <v>87</v>
+        <v>139</v>
       </c>
       <c r="H45" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="J45" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K45" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L45" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="M45" s="6">
-        <v>117700.0</v>
+        <v>240800.0</v>
       </c>
       <c r="N45" s="6">
-        <v>142417</v>
+        <v>291368</v>
       </c>
       <c r="O45" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P45" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46">
-        <v>11746</v>
+        <v>10677</v>
       </c>
       <c r="B46">
-        <v>1.01</v>
+        <v>2</v>
       </c>
       <c r="C46" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="D46" t="s">
-        <v>109</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="G46" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H46" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="I46" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="J46" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K46" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="L46" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="M46" s="6">
-        <v>118900.0</v>
+        <v>399000.0</v>
       </c>
       <c r="N46" s="6">
-        <v>143869</v>
+        <v>482790</v>
       </c>
       <c r="O46" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P46" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47">
-        <v>13231</v>
+        <v>3747</v>
       </c>
       <c r="B47">
-        <v>1.02</v>
+        <v>3.1</v>
       </c>
       <c r="C47" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="D47" t="s">
-        <v>32</v>
+        <v>113</v>
       </c>
       <c r="E47" t="s">
-        <v>20</v>
+        <v>25</v>
+      </c>
+      <c r="F47" t="s">
+        <v>142</v>
       </c>
       <c r="G47" t="s">
-        <v>147</v>
+        <v>115</v>
       </c>
       <c r="H47" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="J47" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K47" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="L47" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="M47" s="6">
-        <v>126000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="N47" s="6">
-        <v>152460</v>
+        <v>484000</v>
       </c>
       <c r="O47" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P47" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48">
-        <v>14579</v>
+        <v>3947</v>
       </c>
       <c r="B48">
-        <v>1</v>
+        <v>0.13</v>
       </c>
       <c r="C48" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="D48" t="s">
-        <v>23</v>
+        <v>113</v>
       </c>
       <c r="E48" t="s">
-        <v>20</v>
+        <v>25</v>
+      </c>
+      <c r="F48" t="s">
+        <v>144</v>
       </c>
       <c r="G48" t="s">
-        <v>136</v>
+        <v>115</v>
       </c>
       <c r="H48" t="s">
-        <v>94</v>
-[...8 lines deleted...]
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="M48" s="6">
-        <v>126630.0</v>
+        <v>520000.0</v>
       </c>
       <c r="N48" s="6">
-        <v>153222</v>
+        <v>629200</v>
       </c>
       <c r="O48" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P48" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49">
-        <v>1746</v>
+        <v>14210</v>
       </c>
       <c r="B49">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.16</v>
       </c>
       <c r="D49" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="E49" t="s">
         <v>20</v>
       </c>
+      <c r="F49" t="s">
+        <v>145</v>
+      </c>
       <c r="G49" t="s">
-        <v>87</v>
+        <v>123</v>
       </c>
       <c r="H49" t="s">
-        <v>88</v>
-[...11 lines deleted...]
-        <v>91</v>
+        <v>146</v>
       </c>
       <c r="M49" s="6">
-        <v>150000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="N49" s="6">
-        <v>181500</v>
+        <v>1694000</v>
       </c>
       <c r="O49" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="P49" t="s">
-        <v>79</v>
-[...45 lines deleted...]
-      <c r="P50" t="s">
         <v>80</v>
-      </c>
-[...256 lines deleted...]
-        <v>86</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <autoFilter ref="A2:Q10000"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="P4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="P5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="P6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="P7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="P8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="P9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="P10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="P11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="P12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="P13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="P14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="P15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="P16" r:id="rId_hyperlink_14"/>
@@ -3658,57 +3284,50 @@
     <hyperlink ref="P25" r:id="rId_hyperlink_23"/>
     <hyperlink ref="P26" r:id="rId_hyperlink_24"/>
     <hyperlink ref="P27" r:id="rId_hyperlink_25"/>
     <hyperlink ref="P28" r:id="rId_hyperlink_26"/>
     <hyperlink ref="P29" r:id="rId_hyperlink_27"/>
     <hyperlink ref="P30" r:id="rId_hyperlink_28"/>
     <hyperlink ref="P31" r:id="rId_hyperlink_29"/>
     <hyperlink ref="P32" r:id="rId_hyperlink_30"/>
     <hyperlink ref="P33" r:id="rId_hyperlink_31"/>
     <hyperlink ref="P34" r:id="rId_hyperlink_32"/>
     <hyperlink ref="P35" r:id="rId_hyperlink_33"/>
     <hyperlink ref="P36" r:id="rId_hyperlink_34"/>
     <hyperlink ref="P37" r:id="rId_hyperlink_35"/>
     <hyperlink ref="P38" r:id="rId_hyperlink_36"/>
     <hyperlink ref="P39" r:id="rId_hyperlink_37"/>
     <hyperlink ref="P40" r:id="rId_hyperlink_38"/>
     <hyperlink ref="P41" r:id="rId_hyperlink_39"/>
     <hyperlink ref="P42" r:id="rId_hyperlink_40"/>
     <hyperlink ref="P43" r:id="rId_hyperlink_41"/>
     <hyperlink ref="P44" r:id="rId_hyperlink_42"/>
     <hyperlink ref="P45" r:id="rId_hyperlink_43"/>
     <hyperlink ref="P46" r:id="rId_hyperlink_44"/>
     <hyperlink ref="P47" r:id="rId_hyperlink_45"/>
     <hyperlink ref="P48" r:id="rId_hyperlink_46"/>
     <hyperlink ref="P49" r:id="rId_hyperlink_47"/>
-    <hyperlink ref="P50" r:id="rId_hyperlink_48"/>
-[...5 lines deleted...]
-    <hyperlink ref="P56" r:id="rId_hyperlink_54"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69930555555556" right="0.69930555555556" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>