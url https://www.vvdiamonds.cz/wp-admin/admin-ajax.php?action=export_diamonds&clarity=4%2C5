--- v4 (2026-04-29)
+++ v5 (2026-06-14)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$Q$10000</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t xml:space="preserve">        + 420 721 639 954</t>
   </si>
   <si>
     <t xml:space="preserve">        podpora@vvdiamonds.cz</t>
   </si>
   <si>
     <t>Katalogové číslo</t>
   </si>
   <si>
     <t>Velikost [ct]</t>
   </si>
   <si>
     <t>Rozměry</t>
   </si>
   <si>
     <t>Barva</t>
   </si>
   <si>
     <t>Čistota</t>
   </si>
   <si>
     <t>Upřesnění barvy</t>
   </si>
   <si>
@@ -73,435 +73,408 @@
   <si>
     <t>Proporce</t>
   </si>
   <si>
     <t>Polish</t>
   </si>
   <si>
     <t>Symetrie</t>
   </si>
   <si>
     <t>Fluorescence</t>
   </si>
   <si>
     <t>Cena bez DPH</t>
   </si>
   <si>
     <t>Cena s DPH</t>
   </si>
   <si>
     <t>Dostupnost</t>
   </si>
   <si>
     <t>Detail produktu</t>
   </si>
   <si>
-    <t>4.30mm - 4.32mm x 2.64mm</t>
+    <t>3.94mm - 3.96mm x 2.58mm</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>VS2</t>
+  </si>
+  <si>
+    <t>4.14mm - 4.17mm x 2.38mm</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>VS1</t>
+  </si>
+  <si>
+    <t>4.64mm - 4.69mm x 2.95mm</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>4.62mm - 4.69mm x 2.94mm</t>
+  </si>
+  <si>
+    <t>4.69mm - 4.72mm x 2.92mm</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>4.67mm - 4.70mm x 2.91mm</t>
+  </si>
+  <si>
+    <t>K</t>
+  </si>
+  <si>
+    <t>4.78mm - 4.81mm x 2.89mm</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
-    <t>VS1</t>
-[...2 lines deleted...]
-    <t>4.29mm - 4.32mm x 2.65mm</t>
+    <t>5.67mm - 5.70mm x 3.57mm</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/025ct-d-vs2-s-igi-certifikatem-14441.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/026ct-e-vs1-s-igi-certifikatem-14454.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14321.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14322.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14647.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-k-vs2-s-gia-certifikatem-13937.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-i-vs2-s-gia-certifikatem-14753.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/071ct-n-vs1-s-gia-certifikatem-11472.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/061ct-f-vs1-s-gia-certifikatem-14672.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/059ct-d-vs1-s-gia-certifikatem-13633.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/103ct-w-x-vs1-s-gia-certifikatem-14285.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/071ct-e-vs2-s-gia-certifikatem-14701.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/090ct-k-vs2-s-gia-certifikatem-8083.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/070ct-e-vs2-s-gia-certifikatem-14702.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/091ct-k-vs1-s-gia-certifikatem-14045.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/090ct-j-vs1-s-gia-certifikatem-14703.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/090ct-j-vs1-s-gia-certifikatem-14704.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/091ct-j-vs1-s-gia-certifikatem-14044.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/091ct-i-vs2-s-hrd-certifikatem-11491.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/070ct-d-vs1-s-igi-certifikatem-4963.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/075ct-d-vs1-s-gia-certifikatem-10574.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/041ct-faint-pink-vs2-s-gia-certifikatem-13236.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14674.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/101ct-j-vs2-s-gia-certifikatem-14612.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/061ct-fancy-intense-yellow-vs1-s-gia-certifikatem-14705.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/151ct-m-vs1-s-gia-certifikatem-13229.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/055ct-fancy-vivid-yellow-vs2-s-gia-certifikatem-14706.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-13373.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-14203.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/100ct-g-vs1-s-gia-certifikatem-11867.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/101ct-g-vs1-s-gia-certifikatem-11746.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-13231.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/124ct-f-vs1-s-igi-certifikatem-1746.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/201ct-l-vs2-s-gia-certifikatem-13608.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/131ct-fancy-intense-yellow-vs2-s-gia-certifikatem-14711.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-13230.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/200ct-i-vs1-s-gia-certifikatem-10677.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/310ct-y-z-vs2-s-gia-certifikatem-3747.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/016ct-8p-fancy-light-pink-vs1-s-arg-certifikatem-14769.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/013ct-fancy-intense-green-blue-vs2-s-gia-certifikatem-3947.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/016ct-5p-fancy-intense-pink-vs1-s-arg-certifikatem-14210.html</t>
+  </si>
+  <si>
+    <t>Round</t>
+  </si>
+  <si>
+    <t>IGI</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>žádná</t>
+  </si>
+  <si>
+    <t>Skladem</t>
+  </si>
+  <si>
+    <t>GIA</t>
+  </si>
+  <si>
+    <t>nepatrná</t>
+  </si>
+  <si>
+    <t>střední</t>
+  </si>
+  <si>
+    <t>5.00mm x 5.84mm x 3.48mm</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Heart</t>
+  </si>
+  <si>
+    <t>7.64mm x 4.65mm x 2.78mm</t>
+  </si>
+  <si>
+    <t>Pear</t>
+  </si>
+  <si>
+    <t>6.04mm x 5.20mm x 3.51mm</t>
+  </si>
+  <si>
+    <t>Fn</t>
+  </si>
+  <si>
+    <t>W-X</t>
+  </si>
+  <si>
+    <t>Cushion</t>
+  </si>
+  <si>
+    <t>5.68mm - 5.71mm x 3.56mm</t>
+  </si>
+  <si>
+    <t>7.75mm x 5.05mm x 3.51mm</t>
+  </si>
+  <si>
+    <t>5.60mm - 5.64mm x 3.57mm</t>
+  </si>
+  <si>
+    <t>6.17mm - 6.19mm x 3.85mm</t>
+  </si>
+  <si>
+    <t>6.11mm - 6.14mm x 3.85mm</t>
+  </si>
+  <si>
+    <t>6.13mm - 6.17mm x 3.86mm</t>
+  </si>
+  <si>
+    <t>6.13mm - 6.17mm x 3.85mm</t>
+  </si>
+  <si>
+    <t>6.10mm - 6.13mm x 3.88mm</t>
+  </si>
+  <si>
+    <t>HRD</t>
+  </si>
+  <si>
+    <t>5.53mm - 5.56mm x 3.53mm</t>
+  </si>
+  <si>
+    <t>7.91mm x 4.97mm x 2.97mm</t>
+  </si>
+  <si>
+    <t>Oval</t>
+  </si>
+  <si>
+    <t>4.72mm - 4.76mm x 2.98mm</t>
+  </si>
+  <si>
+    <t>Faint Pink</t>
+  </si>
+  <si>
+    <t>6.35mm - 6.38mm x 4.02mm</t>
+  </si>
+  <si>
+    <t>6.38mm - 6.41mm x 4.01mm</t>
+  </si>
+  <si>
+    <t>4.90mm x 4.00mm x 3.01mm</t>
+  </si>
+  <si>
+    <t>Fancy Intense Yellow</t>
+  </si>
+  <si>
+    <t>Radiant</t>
+  </si>
+  <si>
+    <t>7.18mm x 5.98mm x 4.04mm</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>4.97mm x 3.81mm x 2.94mm</t>
+  </si>
+  <si>
+    <t>Fancy Vivid Yellow</t>
+  </si>
+  <si>
+    <t>6.59mm - 6.64mm x 4.14mm</t>
   </si>
   <si>
     <t>H</t>
   </si>
   <si>
-    <t>3.94mm - 3.96mm x 2.58mm</t>
-[...239 lines deleted...]
-    <t>4.78mm - 4.80mm x 2.90mm</t>
+    <t>6.62mm - 6.67mm x 4.17mm</t>
+  </si>
+  <si>
+    <t>6.33mm - 6.37mm x 3.99mm</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
-    <t>4.81mm - 4.84mm x 2.97mm</t>
-[...82 lines deleted...]
-  <si>
     <t>6.34mm - 6.38mm x 4.02mm</t>
   </si>
   <si>
     <t>5.86mm x 6.90mm x 4.13mm</t>
   </si>
   <si>
-    <t>8.02mm x 5.72mm x 3.44mm</t>
-[...1 lines deleted...]
-  <si>
     <t>6.99mm - 7.07mm x 4.12mm</t>
   </si>
   <si>
     <t>8.15mm - 8.19mm x 4.91mm</t>
   </si>
   <si>
+    <t>5.88mm x 5.77mm x 4.03mm</t>
+  </si>
+  <si>
     <t>7.45mm x 5.39mm x 3.70mm</t>
   </si>
   <si>
     <t>Emerald</t>
   </si>
   <si>
     <t>7.93mm - 7.98mm x 5.05mm</t>
   </si>
   <si>
     <t>8.48mm x 7.68mm x 5.42mm</t>
   </si>
   <si>
     <t>Y-Z</t>
   </si>
   <si>
+    <t>Fancy Light Pink</t>
+  </si>
+  <si>
+    <t>ARGYLE</t>
+  </si>
+  <si>
     <t>3.18mm x 2.72mm x 1.78mm</t>
   </si>
   <si>
     <t>Fancy Intense Green-Blue</t>
   </si>
   <si>
     <t>Fancy Intense Pink</t>
-  </si>
-[...1 lines deleted...]
-    <t>ARGYLE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_- &quot;Kč&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="20"/>
@@ -969,62 +942,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-i-vs1-s-gia-certifikatem-14635.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/030ct-h-vs1-s-gia-certifikatem-14632.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-d-vs2-s-igi-certifikatem-14441.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-f-vs1-s-igi-certifikatem-14460.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-h-vs1-s-gia-certifikatem-14634.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/026ct-e-vs1-s-igi-certifikatem-14454.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14321.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14322.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14646.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14647.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-k-vs2-s-gia-certifikatem-13937.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/038ct-h-vs1-s-gia-certifikatem-14630.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/039ct-h-vs1-s-gia-certifikatem-14631.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14318.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14319.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-i-vs1-s-gia-certifikatem-14643.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-i-vs2-s-gia-certifikatem-14143.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/057ct-j-vs2-s-gia-certifikatem-14669.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-g-vs1-s-gia-certifikatem-14134.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/042ct-g-vs1-s-gia-certifikatem-14133.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-n-vs1-s-gia-certifikatem-11472.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/061ct-f-vs1-s-gia-certifikatem-14672.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/059ct-d-vs1-s-gia-certifikatem-13633.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/103ct-w-x-vs1-s-gia-certifikatem-14285.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-k-vs2-s-gia-certifikatem-8083.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-k-vs1-s-gia-certifikatem-14045.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-j-vs1-s-gia-certifikatem-14044.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-i-vs2-s-hrd-certifikatem-11491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-d-vs1-s-igi-certifikatem-4963.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/075ct-d-vs1-s-gia-certifikatem-10574.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-faint-pink-vs2-s-gia-certifikatem-13236.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14674.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-j-vs2-s-gia-certifikatem-14612.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-m-vs1-s-gia-certifikatem-13229.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-13373.html" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-14203.html" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-g-vs1-s-gia-certifikatem-11867.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-g-vs1-s-gia-certifikatem-11746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-13231.html" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-d-vs1-s-gia-certifikatem-14579.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/124ct-f-vs1-s-igi-certifikatem-1746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/201ct-l-vs2-s-gia-certifikatem-13608.html" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-13230.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/200ct-i-vs1-s-gia-certifikatem-10677.html" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/310ct-y-z-vs2-s-gia-certifikatem-3747.html" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/013ct-fancy-intense-green-blue-vs2-s-gia-certifikatem-3947.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-5p-fancy-intense-pink-vs1-s-arg-certifikatem-14210.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-d-vs2-s-igi-certifikatem-14441.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/026ct-e-vs1-s-igi-certifikatem-14454.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14321.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14322.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14647.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-k-vs2-s-gia-certifikatem-13937.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-i-vs2-s-gia-certifikatem-14753.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-n-vs1-s-gia-certifikatem-11472.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/061ct-f-vs1-s-gia-certifikatem-14672.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/059ct-d-vs1-s-gia-certifikatem-13633.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/103ct-w-x-vs1-s-gia-certifikatem-14285.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-e-vs2-s-gia-certifikatem-14701.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-k-vs2-s-gia-certifikatem-8083.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-e-vs2-s-gia-certifikatem-14702.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-k-vs1-s-gia-certifikatem-14045.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-j-vs1-s-gia-certifikatem-14703.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-j-vs1-s-gia-certifikatem-14704.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-j-vs1-s-gia-certifikatem-14044.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-i-vs2-s-hrd-certifikatem-11491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-d-vs1-s-igi-certifikatem-4963.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/075ct-d-vs1-s-gia-certifikatem-10574.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-faint-pink-vs2-s-gia-certifikatem-13236.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14674.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-j-vs2-s-gia-certifikatem-14612.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/061ct-fancy-intense-yellow-vs1-s-gia-certifikatem-14705.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-m-vs1-s-gia-certifikatem-13229.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/055ct-fancy-vivid-yellow-vs2-s-gia-certifikatem-14706.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-13373.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-14203.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-g-vs1-s-gia-certifikatem-11867.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-g-vs1-s-gia-certifikatem-11746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-13231.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/124ct-f-vs1-s-igi-certifikatem-1746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/201ct-l-vs2-s-gia-certifikatem-13608.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/131ct-fancy-intense-yellow-vs2-s-gia-certifikatem-14711.html" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-13230.html" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/200ct-i-vs1-s-gia-certifikatem-10677.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/310ct-y-z-vs2-s-gia-certifikatem-3747.html" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-8p-fancy-light-pink-vs1-s-arg-certifikatem-14769.html" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/013ct-fancy-intense-green-blue-vs2-s-gia-certifikatem-3947.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-5p-fancy-intense-pink-vs1-s-arg-certifikatem-14210.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q49"/>
+  <dimension ref="A1:Q43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N49" sqref="N49"/>
+      <selection activeCell="N43" sqref="N43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.9921875" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.421875" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421875" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.28125" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.7109375" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.8515625" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.7109375" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.7109375" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.28125" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.28125" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.421875" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.8515625" customWidth="true" style="0"/>
     <col min="16" max="16" width="80.125" customWidth="true" style="0"/>
     <col min="17" max="17" width="1.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" customHeight="1" ht="50">
       <c r="A1"/>
@@ -1066,2210 +1039,1919 @@
       <c r="J2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q2" s="5"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="4">
-        <v>14635</v>
+        <v>14441</v>
       </c>
       <c r="B3">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
+        <v>76</v>
+      </c>
+      <c r="H3" t="s">
+        <v>77</v>
+      </c>
+      <c r="I3" t="s">
+        <v>78</v>
+      </c>
+      <c r="J3" t="s">
+        <v>79</v>
+      </c>
+      <c r="K3" t="s">
+        <v>80</v>
+      </c>
+      <c r="L3" t="s">
         <v>81</v>
       </c>
-      <c r="H3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M3" s="6">
-        <v>7095.0</v>
+        <v>8070.0</v>
       </c>
       <c r="N3" s="6">
-        <v>8585</v>
+        <v>9765</v>
       </c>
       <c r="O3" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="4">
-        <v>14632</v>
+        <v>14454</v>
       </c>
       <c r="B4">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
+        <v>76</v>
+      </c>
+      <c r="H4" t="s">
+        <v>77</v>
+      </c>
+      <c r="I4" t="s">
+        <v>80</v>
+      </c>
+      <c r="J4" t="s">
+        <v>78</v>
+      </c>
+      <c r="K4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L4" t="s">
         <v>81</v>
       </c>
-      <c r="H4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M4" s="6">
-        <v>7740.0</v>
+        <v>8372.0</v>
       </c>
       <c r="N4" s="6">
-        <v>9365</v>
+        <v>10131</v>
       </c>
       <c r="O4" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="4">
-        <v>14441</v>
+        <v>14321</v>
       </c>
       <c r="B5">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
         <v>23</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H5" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="I5" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="J5" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K5" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="L5" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="M5" s="6">
-        <v>8070.0</v>
+        <v>8400.0</v>
       </c>
       <c r="N5" s="6">
-        <v>9765</v>
+        <v>10164</v>
       </c>
       <c r="O5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="4">
-        <v>14460</v>
+        <v>14322</v>
       </c>
       <c r="B6">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H6" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="I6" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="J6" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="K6" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="L6" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="M6" s="6">
-        <v>8070.0</v>
+        <v>8400.0</v>
       </c>
       <c r="N6" s="6">
-        <v>9765</v>
+        <v>10164</v>
       </c>
       <c r="O6" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="4">
-        <v>14634</v>
+        <v>14647</v>
       </c>
       <c r="B7">
-        <v>0.32</v>
+        <v>0.4</v>
       </c>
       <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I7" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="J7" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K7" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M7" s="6">
-        <v>8256.0</v>
+        <v>9460.0</v>
       </c>
       <c r="N7" s="6">
-        <v>9990</v>
+        <v>11447</v>
       </c>
       <c r="O7" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="4">
-        <v>14454</v>
+        <v>13937</v>
       </c>
       <c r="B8">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H8" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="I8" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="J8" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="K8" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="L8" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="M8" s="6">
-        <v>7940.0</v>
+        <v>9460.0</v>
       </c>
       <c r="N8" s="6">
-        <v>9607</v>
+        <v>11447</v>
       </c>
       <c r="O8" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="4">
-        <v>14321</v>
+        <v>14753</v>
       </c>
       <c r="B9">
         <v>0.4</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I9" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J9" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K9" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="L9" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="M9" s="6">
-        <v>8400.0</v>
+        <v>10080.0</v>
       </c>
       <c r="N9" s="6">
-        <v>10164</v>
+        <v>12197</v>
       </c>
       <c r="O9" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="4">
-        <v>14322</v>
+        <v>11472</v>
       </c>
       <c r="B10">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I10" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J10" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="K10" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="L10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M10" s="6">
-        <v>8400.0</v>
+        <v>28755.0</v>
       </c>
       <c r="N10" s="6">
-        <v>10164</v>
+        <v>34794</v>
       </c>
       <c r="O10" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
-        <v>14646</v>
+        <v>14672</v>
       </c>
       <c r="B11">
-        <v>0.4</v>
+        <v>0.61</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="D11" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G11" t="s">
+        <v>88</v>
+      </c>
+      <c r="H11" t="s">
+        <v>83</v>
+      </c>
+      <c r="J11" t="s">
+        <v>79</v>
+      </c>
+      <c r="K11" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" t="s">
         <v>81</v>
       </c>
-      <c r="H11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M11" s="6">
-        <v>9460.0</v>
+        <v>28853.0</v>
       </c>
       <c r="N11" s="6">
-        <v>11447</v>
+        <v>34912</v>
       </c>
       <c r="O11" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
-        <v>14647</v>
+        <v>13633</v>
       </c>
       <c r="B12">
-        <v>0.4</v>
+        <v>0.59</v>
       </c>
       <c r="C12" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D12" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G12" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="H12" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I12" t="s">
         <v>83</v>
       </c>
       <c r="J12" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K12" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M12" s="6">
-        <v>9460.0</v>
+        <v>32214.0</v>
       </c>
       <c r="N12" s="6">
-        <v>11447</v>
+        <v>38979</v>
       </c>
       <c r="O12" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
-        <v>13937</v>
+        <v>14285</v>
       </c>
       <c r="B13">
-        <v>0.4</v>
+        <v>1.03</v>
       </c>
       <c r="C13" t="s">
+        <v>91</v>
+      </c>
+      <c r="D13" t="s">
+        <v>92</v>
+      </c>
+      <c r="E13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" t="s">
+        <v>93</v>
+      </c>
+      <c r="G13" t="s">
         <v>94</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="J13" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="K13" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="L13" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="M13" s="6">
-        <v>9460.0</v>
+        <v>37900.0</v>
       </c>
       <c r="N13" s="6">
-        <v>11447</v>
+        <v>45859</v>
       </c>
       <c r="O13" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
-        <v>14630</v>
+        <v>14701</v>
       </c>
       <c r="B14">
-        <v>0.38</v>
+        <v>0.71</v>
       </c>
       <c r="C14" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
+        <v>76</v>
+      </c>
+      <c r="H14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" t="s">
+        <v>79</v>
+      </c>
+      <c r="J14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K14" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" t="s">
         <v>81</v>
       </c>
-      <c r="H14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M14" s="6">
-        <v>9804.0</v>
+        <v>42742.0</v>
       </c>
       <c r="N14" s="6">
-        <v>11863</v>
+        <v>51718</v>
       </c>
       <c r="O14" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
-        <v>14631</v>
+        <v>8083</v>
       </c>
       <c r="B15">
-        <v>0.39</v>
+        <v>0.9</v>
       </c>
       <c r="C15" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="H15" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K15" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="L15" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="M15" s="6">
-        <v>10062.0</v>
+        <v>43470.0</v>
       </c>
       <c r="N15" s="6">
-        <v>12175</v>
+        <v>52599</v>
       </c>
       <c r="O15" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
-        <v>14318</v>
+        <v>14702</v>
       </c>
       <c r="B16">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="C16" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D16" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G16" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>83</v>
+      </c>
+      <c r="I16" t="s">
+        <v>79</v>
+      </c>
+      <c r="J16" t="s">
+        <v>79</v>
+      </c>
+      <c r="K16" t="s">
+        <v>79</v>
+      </c>
+      <c r="L16" t="s">
         <v>81</v>
       </c>
-      <c r="H16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M16" s="6">
-        <v>10080.0</v>
+        <v>46354.0</v>
       </c>
       <c r="N16" s="6">
-        <v>12197</v>
+        <v>56088</v>
       </c>
       <c r="O16" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
-        <v>14319</v>
+        <v>14045</v>
       </c>
       <c r="B17">
-        <v>0.4</v>
+        <v>0.91</v>
       </c>
       <c r="C17" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D17" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G17" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H17" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I17" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="J17" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K17" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L17" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="M17" s="6">
-        <v>10080.0</v>
+        <v>47775.0</v>
       </c>
       <c r="N17" s="6">
-        <v>12197</v>
+        <v>57808</v>
       </c>
       <c r="O17" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
-        <v>14643</v>
+        <v>14703</v>
       </c>
       <c r="B18">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="C18" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G18" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I18" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="J18" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K18" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L18" t="s">
         <v>84</v>
       </c>
       <c r="M18" s="6">
-        <v>10320.0</v>
+        <v>50310.0</v>
       </c>
       <c r="N18" s="6">
-        <v>12487</v>
+        <v>60875</v>
       </c>
       <c r="O18" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
-        <v>14143</v>
+        <v>14704</v>
       </c>
       <c r="B19">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G19" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="J19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L19" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="M19" s="6">
-        <v>10920.0</v>
+        <v>47790.0</v>
       </c>
       <c r="N19" s="6">
-        <v>13213</v>
+        <v>57826</v>
       </c>
       <c r="O19" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
-        <v>14669</v>
+        <v>14044</v>
       </c>
       <c r="B20">
-        <v>0.57</v>
+        <v>0.91</v>
       </c>
       <c r="C20" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G20" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I20" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="J20" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K20" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M20" s="6">
-        <v>14706.0</v>
+        <v>53508.0</v>
       </c>
       <c r="N20" s="6">
-        <v>17794</v>
+        <v>64745</v>
       </c>
       <c r="O20" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
-        <v>14134</v>
+        <v>11491</v>
       </c>
       <c r="B21">
-        <v>0.4</v>
+        <v>0.91</v>
       </c>
       <c r="C21" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D21" t="s">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="G21" t="s">
+        <v>76</v>
+      </c>
+      <c r="H21" t="s">
+        <v>103</v>
+      </c>
+      <c r="I21" t="s">
+        <v>78</v>
+      </c>
+      <c r="J21" t="s">
+        <v>79</v>
+      </c>
+      <c r="K21" t="s">
+        <v>78</v>
+      </c>
+      <c r="L21" t="s">
         <v>81</v>
       </c>
-      <c r="H21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M21" s="6">
-        <v>15120.0</v>
+        <v>54464.0</v>
       </c>
       <c r="N21" s="6">
-        <v>18295</v>
+        <v>65901</v>
       </c>
       <c r="O21" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
-        <v>14133</v>
+        <v>4963</v>
       </c>
       <c r="B22">
-        <v>0.42</v>
+        <v>0.7</v>
       </c>
       <c r="C22" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D22" t="s">
-        <v>104</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G22" t="s">
+        <v>76</v>
+      </c>
+      <c r="H22" t="s">
+        <v>77</v>
+      </c>
+      <c r="I22" t="s">
+        <v>78</v>
+      </c>
+      <c r="J22" t="s">
+        <v>78</v>
+      </c>
+      <c r="K22" t="s">
+        <v>78</v>
+      </c>
+      <c r="L22" t="s">
         <v>81</v>
       </c>
-      <c r="H22" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M22" s="6">
-        <v>15876.0</v>
+        <v>54791.0</v>
       </c>
       <c r="N22" s="6">
-        <v>19210</v>
+        <v>66297</v>
       </c>
       <c r="O22" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
-        <v>11472</v>
+        <v>10574</v>
       </c>
       <c r="B23">
-        <v>0.71</v>
+        <v>0.75</v>
       </c>
       <c r="C23" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" t="s">
+        <v>19</v>
+      </c>
+      <c r="E23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" t="s">
         <v>106</v>
       </c>
-      <c r="D23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I23" t="s">
         <v>83</v>
       </c>
       <c r="J23" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K23" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M23" s="6">
-        <v>28755.0</v>
+        <v>58275.0</v>
       </c>
       <c r="N23" s="6">
-        <v>34794</v>
+        <v>70513</v>
       </c>
       <c r="O23" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
-        <v>14672</v>
+        <v>13236</v>
       </c>
       <c r="B24">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D24" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
+      <c r="F24" t="s">
+        <v>108</v>
+      </c>
       <c r="G24" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="H24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J24" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K24" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L24" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="M24" s="6">
-        <v>28853.0</v>
+        <v>59500.0</v>
       </c>
       <c r="N24" s="6">
-        <v>34912</v>
+        <v>71995</v>
       </c>
       <c r="O24" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
-        <v>13633</v>
+        <v>14674</v>
       </c>
       <c r="B25">
-        <v>0.59</v>
+        <v>1</v>
       </c>
       <c r="C25" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D25" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="G25" t="s">
-        <v>111</v>
+        <v>76</v>
       </c>
       <c r="H25" t="s">
-        <v>82</v>
+        <v>83</v>
+      </c>
+      <c r="I25" t="s">
+        <v>79</v>
       </c>
       <c r="J25" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K25" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M25" s="6">
-        <v>32214.0</v>
+        <v>62350.0</v>
       </c>
       <c r="N25" s="6">
-        <v>38979</v>
+        <v>75444</v>
       </c>
       <c r="O25" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P25" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
-        <v>14285</v>
+        <v>14612</v>
       </c>
       <c r="B26">
-        <v>1.03</v>
+        <v>1.01</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D26" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
-      <c r="F26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="H26" t="s">
-        <v>82</v>
+        <v>83</v>
+      </c>
+      <c r="I26" t="s">
+        <v>79</v>
       </c>
       <c r="J26" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K26" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="L26" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="M26" s="6">
-        <v>37900.0</v>
+        <v>67300.0</v>
       </c>
       <c r="N26" s="6">
-        <v>45859</v>
+        <v>81433</v>
       </c>
       <c r="O26" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P26" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
-        <v>8083</v>
+        <v>14705</v>
       </c>
       <c r="B27">
-        <v>0.9</v>
+        <v>0.61</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E27" t="s">
-        <v>25</v>
+        <v>23</v>
+      </c>
+      <c r="F27" t="s">
+        <v>112</v>
       </c>
       <c r="G27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J27" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K27" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="L27" t="s">
         <v>84</v>
       </c>
       <c r="M27" s="6">
-        <v>43470.0</v>
+        <v>68200.0</v>
       </c>
       <c r="N27" s="6">
-        <v>52599</v>
+        <v>82522</v>
       </c>
       <c r="O27" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P27" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
-        <v>14045</v>
+        <v>13229</v>
       </c>
       <c r="B28">
-        <v>0.91</v>
+        <v>1.51</v>
       </c>
       <c r="C28" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D28" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G28" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="H28" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I28" t="s">
         <v>83</v>
       </c>
       <c r="J28" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K28" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L28" t="s">
         <v>84</v>
       </c>
       <c r="M28" s="6">
-        <v>47775.0</v>
+        <v>85000.0</v>
       </c>
       <c r="N28" s="6">
-        <v>57808</v>
+        <v>102850</v>
       </c>
       <c r="O28" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P28" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
-        <v>14044</v>
+        <v>14706</v>
       </c>
       <c r="B29">
-        <v>0.91</v>
+        <v>0.55</v>
       </c>
       <c r="C29" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D29" t="s">
         <v>92</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
+      <c r="F29" t="s">
+        <v>117</v>
+      </c>
       <c r="G29" t="s">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="H29" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I29" t="s">
         <v>83</v>
       </c>
       <c r="J29" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K29" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="L29" t="s">
         <v>84</v>
       </c>
       <c r="M29" s="6">
-        <v>53508.0</v>
+        <v>100900.0</v>
       </c>
       <c r="N29" s="6">
-        <v>64745</v>
+        <v>122089</v>
       </c>
       <c r="O29" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P29" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
-        <v>11491</v>
+        <v>13373</v>
       </c>
       <c r="B30">
-        <v>0.91</v>
+        <v>1.13</v>
       </c>
       <c r="C30" t="s">
+        <v>118</v>
+      </c>
+      <c r="D30" t="s">
         <v>119</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G30" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H30" t="s">
-        <v>120</v>
+        <v>83</v>
       </c>
       <c r="I30" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J30" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K30" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="L30" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="M30" s="6">
-        <v>54464.0</v>
+        <v>103700.0</v>
       </c>
       <c r="N30" s="6">
-        <v>65901</v>
+        <v>125477</v>
       </c>
       <c r="O30" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P30" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
-        <v>4963</v>
+        <v>14203</v>
       </c>
       <c r="B31">
-        <v>0.7</v>
+        <v>1.13</v>
       </c>
       <c r="C31" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D31" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="G31" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H31" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="I31" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J31" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="K31" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="L31" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="M31" s="6">
-        <v>54791.0</v>
+        <v>111800.0</v>
       </c>
       <c r="N31" s="6">
-        <v>66297</v>
+        <v>135278</v>
       </c>
       <c r="O31" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
-        <v>10574</v>
+        <v>11867</v>
       </c>
       <c r="B32">
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="C32" t="s">
+        <v>121</v>
+      </c>
+      <c r="D32" t="s">
         <v>122</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G32" t="s">
-        <v>123</v>
+        <v>76</v>
       </c>
       <c r="H32" t="s">
-        <v>82</v>
+        <v>83</v>
+      </c>
+      <c r="I32" t="s">
+        <v>79</v>
       </c>
       <c r="J32" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K32" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L32" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M32" s="6">
-        <v>58275.0</v>
+        <v>117700.0</v>
       </c>
       <c r="N32" s="6">
-        <v>70513</v>
+        <v>142417</v>
       </c>
       <c r="O32" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P32" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33">
-        <v>13236</v>
+        <v>11746</v>
       </c>
       <c r="B33">
-        <v>0.41</v>
+        <v>1.01</v>
       </c>
       <c r="C33" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D33" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="E33" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>23</v>
       </c>
       <c r="G33" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H33" t="s">
-        <v>82</v>
+        <v>83</v>
+      </c>
+      <c r="I33" t="s">
+        <v>79</v>
       </c>
       <c r="J33" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K33" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L33" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="M33" s="6">
-        <v>59500.0</v>
+        <v>118900.0</v>
       </c>
       <c r="N33" s="6">
-        <v>71995</v>
+        <v>143869</v>
       </c>
       <c r="O33" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P33" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34">
-        <v>14674</v>
+        <v>13231</v>
       </c>
       <c r="B34">
-        <v>1</v>
+        <v>1.02</v>
       </c>
       <c r="C34" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D34" t="s">
-        <v>92</v>
+        <v>22</v>
       </c>
       <c r="E34" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G34" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="H34" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I34" t="s">
         <v>83</v>
       </c>
       <c r="J34" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K34" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L34" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M34" s="6">
-        <v>62350.0</v>
+        <v>126000.0</v>
       </c>
       <c r="N34" s="6">
-        <v>75444</v>
+        <v>152460</v>
       </c>
       <c r="O34" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P34" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35">
-        <v>14612</v>
+        <v>1746</v>
       </c>
       <c r="B35">
-        <v>1.01</v>
+        <v>1.24</v>
       </c>
       <c r="C35" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D35" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E35" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G35" t="s">
+        <v>76</v>
+      </c>
+      <c r="H35" t="s">
+        <v>77</v>
+      </c>
+      <c r="I35" t="s">
+        <v>78</v>
+      </c>
+      <c r="J35" t="s">
+        <v>78</v>
+      </c>
+      <c r="K35" t="s">
+        <v>78</v>
+      </c>
+      <c r="L35" t="s">
         <v>81</v>
       </c>
-      <c r="H35" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M35" s="6">
-        <v>67300.0</v>
+        <v>150000.0</v>
       </c>
       <c r="N35" s="6">
-        <v>81433</v>
+        <v>181500</v>
       </c>
       <c r="O35" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P35" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36">
-        <v>13229</v>
+        <v>13608</v>
       </c>
       <c r="B36">
-        <v>1.51</v>
+        <v>2.01</v>
       </c>
       <c r="C36" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D36" t="s">
-        <v>129</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>20</v>
       </c>
       <c r="G36" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="H36" t="s">
-        <v>82</v>
+        <v>83</v>
+      </c>
+      <c r="I36" t="s">
+        <v>79</v>
       </c>
       <c r="J36" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K36" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L36" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="M36" s="6">
-        <v>85000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="N36" s="6">
-        <v>102850</v>
+        <v>240790</v>
       </c>
       <c r="O36" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P36" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37">
-        <v>13373</v>
+        <v>14711</v>
       </c>
       <c r="B37">
-        <v>1.13</v>
+        <v>1.31</v>
       </c>
       <c r="C37" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="D37" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="E37" t="s">
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="F37" t="s">
+        <v>112</v>
       </c>
       <c r="G37" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="H37" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I37" t="s">
         <v>83</v>
       </c>
       <c r="J37" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K37" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="L37" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="M37" s="6">
-        <v>103700.0</v>
+        <v>209900.0</v>
       </c>
       <c r="N37" s="6">
-        <v>125477</v>
+        <v>253979</v>
       </c>
       <c r="O37" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P37" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38">
-        <v>14203</v>
+        <v>13230</v>
       </c>
       <c r="B38">
-        <v>1.13</v>
+        <v>1.51</v>
       </c>
       <c r="C38" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D38" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="E38" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G38" t="s">
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="H38" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I38" t="s">
         <v>83</v>
       </c>
       <c r="J38" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K38" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L38" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="M38" s="6">
-        <v>111800.0</v>
+        <v>240800.0</v>
       </c>
       <c r="N38" s="6">
-        <v>135278</v>
+        <v>291368</v>
       </c>
       <c r="O38" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P38" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39">
-        <v>11867</v>
+        <v>10677</v>
       </c>
       <c r="B39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C39" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G39" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H39" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I39" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="J39" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K39" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="L39" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M39" s="6">
-        <v>117700.0</v>
+        <v>399000.0</v>
       </c>
       <c r="N39" s="6">
-        <v>142417</v>
+        <v>482790</v>
       </c>
       <c r="O39" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P39" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40">
-        <v>11746</v>
+        <v>3747</v>
       </c>
       <c r="B40">
-        <v>1.01</v>
+        <v>3.1</v>
       </c>
       <c r="C40" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D40" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
+      <c r="F40" t="s">
+        <v>132</v>
+      </c>
       <c r="G40" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="H40" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I40" t="s">
         <v>83</v>
       </c>
       <c r="J40" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K40" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="L40" t="s">
         <v>84</v>
       </c>
       <c r="M40" s="6">
-        <v>118900.0</v>
+        <v>400000.0</v>
       </c>
       <c r="N40" s="6">
-        <v>143869</v>
+        <v>484000</v>
       </c>
       <c r="O40" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P40" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41">
-        <v>13231</v>
+        <v>14769</v>
       </c>
       <c r="B41">
-        <v>1.02</v>
-[...1 lines deleted...]
-      <c r="C41" t="s">
+        <v>0.16</v>
+      </c>
+      <c r="D41" t="s">
+        <v>92</v>
+      </c>
+      <c r="E41" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" t="s">
+        <v>133</v>
+      </c>
+      <c r="G41" t="s">
+        <v>76</v>
+      </c>
+      <c r="H41" t="s">
         <v>134</v>
       </c>
-      <c r="D41" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M41" s="6">
-        <v>126000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="N41" s="6">
-        <v>152460</v>
+        <v>605000</v>
       </c>
       <c r="O41" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P41" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42">
-        <v>14579</v>
+        <v>3947</v>
       </c>
       <c r="B42">
-        <v>1</v>
+        <v>0.13</v>
       </c>
       <c r="C42" t="s">
         <v>135</v>
       </c>
       <c r="D42" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
+      <c r="F42" t="s">
+        <v>136</v>
+      </c>
       <c r="G42" t="s">
-        <v>123</v>
+        <v>94</v>
       </c>
       <c r="H42" t="s">
-        <v>82</v>
-[...8 lines deleted...]
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M42" s="6">
-        <v>126630.0</v>
+        <v>520000.0</v>
       </c>
       <c r="N42" s="6">
-        <v>153222</v>
+        <v>629200</v>
       </c>
       <c r="O42" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P42" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43">
-        <v>1746</v>
+        <v>14210</v>
       </c>
       <c r="B43">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.16</v>
       </c>
       <c r="D43" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="E43" t="s">
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="F43" t="s">
+        <v>137</v>
       </c>
       <c r="G43" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="H43" t="s">
-        <v>86</v>
-[...11 lines deleted...]
-        <v>89</v>
+        <v>134</v>
       </c>
       <c r="M43" s="6">
-        <v>150000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="N43" s="6">
-        <v>181500</v>
+        <v>1694000</v>
       </c>
       <c r="O43" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="P43" t="s">
-        <v>74</v>
-[...45 lines deleted...]
-      <c r="P44" t="s">
         <v>75</v>
-      </c>
-[...209 lines deleted...]
-        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <autoFilter ref="A2:Q10000"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="P4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="P5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="P6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="P7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="P8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="P9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="P10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="P11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="P12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="P13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="P14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="P15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="P16" r:id="rId_hyperlink_14"/>
@@ -3278,56 +2960,50 @@
     <hyperlink ref="P19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="P20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="P21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="P22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="P23" r:id="rId_hyperlink_21"/>
     <hyperlink ref="P24" r:id="rId_hyperlink_22"/>
     <hyperlink ref="P25" r:id="rId_hyperlink_23"/>
     <hyperlink ref="P26" r:id="rId_hyperlink_24"/>
     <hyperlink ref="P27" r:id="rId_hyperlink_25"/>
     <hyperlink ref="P28" r:id="rId_hyperlink_26"/>
     <hyperlink ref="P29" r:id="rId_hyperlink_27"/>
     <hyperlink ref="P30" r:id="rId_hyperlink_28"/>
     <hyperlink ref="P31" r:id="rId_hyperlink_29"/>
     <hyperlink ref="P32" r:id="rId_hyperlink_30"/>
     <hyperlink ref="P33" r:id="rId_hyperlink_31"/>
     <hyperlink ref="P34" r:id="rId_hyperlink_32"/>
     <hyperlink ref="P35" r:id="rId_hyperlink_33"/>
     <hyperlink ref="P36" r:id="rId_hyperlink_34"/>
     <hyperlink ref="P37" r:id="rId_hyperlink_35"/>
     <hyperlink ref="P38" r:id="rId_hyperlink_36"/>
     <hyperlink ref="P39" r:id="rId_hyperlink_37"/>
     <hyperlink ref="P40" r:id="rId_hyperlink_38"/>
     <hyperlink ref="P41" r:id="rId_hyperlink_39"/>
     <hyperlink ref="P42" r:id="rId_hyperlink_40"/>
     <hyperlink ref="P43" r:id="rId_hyperlink_41"/>
-    <hyperlink ref="P44" r:id="rId_hyperlink_42"/>
-[...4 lines deleted...]
-    <hyperlink ref="P49" r:id="rId_hyperlink_47"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69930555555556" right="0.69930555555556" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>