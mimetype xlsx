--- v5 (2026-06-14)
+++ v6 (2026-07-31)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$Q$10000</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t xml:space="preserve">        + 420 721 639 954</t>
   </si>
   <si>
     <t xml:space="preserve">        podpora@vvdiamonds.cz</t>
   </si>
   <si>
     <t>Katalogové číslo</t>
   </si>
   <si>
     <t>Velikost [ct]</t>
   </si>
   <si>
     <t>Rozměry</t>
   </si>
   <si>
     <t>Barva</t>
   </si>
   <si>
     <t>Čistota</t>
   </si>
   <si>
     <t>Upřesnění barvy</t>
   </si>
   <si>
@@ -73,372 +73,300 @@
   <si>
     <t>Proporce</t>
   </si>
   <si>
     <t>Polish</t>
   </si>
   <si>
     <t>Symetrie</t>
   </si>
   <si>
     <t>Fluorescence</t>
   </si>
   <si>
     <t>Cena bez DPH</t>
   </si>
   <si>
     <t>Cena s DPH</t>
   </si>
   <si>
     <t>Dostupnost</t>
   </si>
   <si>
     <t>Detail produktu</t>
   </si>
   <si>
-    <t>3.94mm - 3.96mm x 2.58mm</t>
+    <t>4.62mm - 4.69mm x 2.94mm</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>VS1</t>
+  </si>
+  <si>
+    <t>4.69mm - 4.72mm x 2.92mm</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>VS2</t>
+  </si>
+  <si>
+    <t>5.67mm - 5.70mm x 3.57mm</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>5.68mm - 5.71mm x 3.56mm</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>7.75mm x 5.05mm x 3.51mm</t>
+  </si>
+  <si>
+    <t>K</t>
+  </si>
+  <si>
+    <t>5.60mm - 5.64mm x 3.57mm</t>
+  </si>
+  <si>
+    <t>6.17mm - 6.19mm x 3.85mm</t>
+  </si>
+  <si>
+    <t>6.10mm - 6.13mm x 3.88mm</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14322.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14647.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/071ct-n-vs1-s-gia-certifikatem-11472.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/071ct-e-vs2-s-gia-certifikatem-14701.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/090ct-k-vs2-s-gia-certifikatem-8083.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/070ct-e-vs2-s-gia-certifikatem-14702.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/091ct-k-vs1-s-gia-certifikatem-14045.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/091ct-i-vs2-s-hrd-certifikatem-11491.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/070ct-d-vs1-s-igi-certifikatem-4963.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/075ct-d-vs1-s-gia-certifikatem-10574.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/041ct-faint-pink-vs2-s-gia-certifikatem-13236.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14674.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/101ct-j-vs2-s-gia-certifikatem-14612.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/061ct-fancy-intense-yellow-vs1-s-gia-certifikatem-14705.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/151ct-m-vs1-s-gia-certifikatem-13229.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/055ct-fancy-vivid-yellow-vs2-s-gia-certifikatem-14706.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-13373.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-14203.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/100ct-g-vs1-s-gia-certifikatem-11867.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/101ct-g-vs1-s-gia-certifikatem-11746.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-13231.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/124ct-f-vs1-s-igi-certifikatem-1746.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/201ct-l-vs2-s-gia-certifikatem-13608.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/131ct-fancy-intense-yellow-vs2-s-gia-certifikatem-14711.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-13230.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/200ct-i-vs1-s-gia-certifikatem-10677.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/310ct-y-z-vs2-s-gia-certifikatem-3747.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/016ct-8p-fancy-light-pink-vs1-s-arg-certifikatem-14769.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/013ct-fancy-intense-green-blue-vs2-s-gia-certifikatem-3947.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/016ct-5p-fancy-intense-pink-vs1-s-arg-certifikatem-14210.html</t>
+  </si>
+  <si>
+    <t>Round</t>
+  </si>
+  <si>
+    <t>GIA</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>střední</t>
+  </si>
+  <si>
+    <t>Skladem</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>žádná</t>
+  </si>
+  <si>
+    <t>Pear</t>
+  </si>
+  <si>
+    <t>HRD</t>
+  </si>
+  <si>
+    <t>5.53mm - 5.56mm x 3.53mm</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
-    <t>VS2</t>
-[...169 lines deleted...]
-  <si>
     <t>IGI</t>
   </si>
   <si>
-    <t>Very Good</t>
-[...14 lines deleted...]
-    <t>GIA</t>
+    <t>7.91mm x 4.97mm x 2.97mm</t>
+  </si>
+  <si>
+    <t>Oval</t>
+  </si>
+  <si>
+    <t>4.72mm - 4.76mm x 2.98mm</t>
+  </si>
+  <si>
+    <t>Fn</t>
+  </si>
+  <si>
+    <t>Faint Pink</t>
+  </si>
+  <si>
+    <t>6.35mm - 6.38mm x 4.02mm</t>
+  </si>
+  <si>
+    <t>6.38mm - 6.41mm x 4.01mm</t>
+  </si>
+  <si>
+    <t>4.90mm x 4.00mm x 3.01mm</t>
+  </si>
+  <si>
+    <t>Fancy Intense Yellow</t>
+  </si>
+  <si>
+    <t>Radiant</t>
   </si>
   <si>
     <t>nepatrná</t>
   </si>
   <si>
-    <t>střední</t>
-[...2 lines deleted...]
-    <t>5.00mm x 5.84mm x 3.48mm</t>
+    <t>7.18mm x 5.98mm x 4.04mm</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Cushion</t>
+  </si>
+  <si>
+    <t>4.97mm x 3.81mm x 2.94mm</t>
+  </si>
+  <si>
+    <t>Fancy Vivid Yellow</t>
+  </si>
+  <si>
+    <t>6.59mm - 6.64mm x 4.14mm</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>6.62mm - 6.67mm x 4.17mm</t>
+  </si>
+  <si>
+    <t>6.33mm - 6.37mm x 3.99mm</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>6.34mm - 6.38mm x 4.02mm</t>
+  </si>
+  <si>
+    <t>5.86mm x 6.90mm x 4.13mm</t>
+  </si>
+  <si>
+    <t>Heart</t>
+  </si>
+  <si>
+    <t>6.99mm - 7.07mm x 4.12mm</t>
   </si>
   <si>
     <t>F</t>
-  </si>
-[...112 lines deleted...]
-    <t>6.99mm - 7.07mm x 4.12mm</t>
   </si>
   <si>
     <t>8.15mm - 8.19mm x 4.91mm</t>
   </si>
   <si>
     <t>5.88mm x 5.77mm x 4.03mm</t>
   </si>
   <si>
     <t>7.45mm x 5.39mm x 3.70mm</t>
   </si>
   <si>
     <t>Emerald</t>
   </si>
   <si>
     <t>7.93mm - 7.98mm x 5.05mm</t>
   </si>
   <si>
     <t>8.48mm x 7.68mm x 5.42mm</t>
   </si>
   <si>
     <t>Y-Z</t>
   </si>
   <si>
     <t>Fancy Light Pink</t>
   </si>
@@ -942,62 +870,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/025ct-d-vs2-s-igi-certifikatem-14441.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/026ct-e-vs1-s-igi-certifikatem-14454.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14321.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14322.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14647.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-k-vs2-s-gia-certifikatem-13937.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-i-vs2-s-gia-certifikatem-14753.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-n-vs1-s-gia-certifikatem-11472.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/061ct-f-vs1-s-gia-certifikatem-14672.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/059ct-d-vs1-s-gia-certifikatem-13633.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/103ct-w-x-vs1-s-gia-certifikatem-14285.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-e-vs2-s-gia-certifikatem-14701.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-k-vs2-s-gia-certifikatem-8083.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-e-vs2-s-gia-certifikatem-14702.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-k-vs1-s-gia-certifikatem-14045.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-j-vs1-s-gia-certifikatem-14703.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-j-vs1-s-gia-certifikatem-14704.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-j-vs1-s-gia-certifikatem-14044.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-i-vs2-s-hrd-certifikatem-11491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-d-vs1-s-igi-certifikatem-4963.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/075ct-d-vs1-s-gia-certifikatem-10574.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-faint-pink-vs2-s-gia-certifikatem-13236.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14674.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-j-vs2-s-gia-certifikatem-14612.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/061ct-fancy-intense-yellow-vs1-s-gia-certifikatem-14705.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-m-vs1-s-gia-certifikatem-13229.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/055ct-fancy-vivid-yellow-vs2-s-gia-certifikatem-14706.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-13373.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-14203.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-g-vs1-s-gia-certifikatem-11867.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-g-vs1-s-gia-certifikatem-11746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-13231.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/124ct-f-vs1-s-igi-certifikatem-1746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/201ct-l-vs2-s-gia-certifikatem-13608.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/131ct-fancy-intense-yellow-vs2-s-gia-certifikatem-14711.html" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-13230.html" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/200ct-i-vs1-s-gia-certifikatem-10677.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/310ct-y-z-vs2-s-gia-certifikatem-3747.html" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-8p-fancy-light-pink-vs1-s-arg-certifikatem-14769.html" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/013ct-fancy-intense-green-blue-vs2-s-gia-certifikatem-3947.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-5p-fancy-intense-pink-vs1-s-arg-certifikatem-14210.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14322.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14647.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-n-vs1-s-gia-certifikatem-11472.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-e-vs2-s-gia-certifikatem-14701.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-k-vs2-s-gia-certifikatem-8083.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-e-vs2-s-gia-certifikatem-14702.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-k-vs1-s-gia-certifikatem-14045.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-i-vs2-s-hrd-certifikatem-11491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-d-vs1-s-igi-certifikatem-4963.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/075ct-d-vs1-s-gia-certifikatem-10574.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-faint-pink-vs2-s-gia-certifikatem-13236.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14674.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-j-vs2-s-gia-certifikatem-14612.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/061ct-fancy-intense-yellow-vs1-s-gia-certifikatem-14705.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-m-vs1-s-gia-certifikatem-13229.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/055ct-fancy-vivid-yellow-vs2-s-gia-certifikatem-14706.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-13373.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-14203.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-g-vs1-s-gia-certifikatem-11867.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-g-vs1-s-gia-certifikatem-11746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-13231.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/124ct-f-vs1-s-igi-certifikatem-1746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/201ct-l-vs2-s-gia-certifikatem-13608.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/131ct-fancy-intense-yellow-vs2-s-gia-certifikatem-14711.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-13230.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/200ct-i-vs1-s-gia-certifikatem-10677.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/310ct-y-z-vs2-s-gia-certifikatem-3747.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-8p-fancy-light-pink-vs1-s-arg-certifikatem-14769.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/013ct-fancy-intense-green-blue-vs2-s-gia-certifikatem-3947.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-5p-fancy-intense-pink-vs1-s-arg-certifikatem-14210.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q43"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N43" sqref="N43"/>
+      <selection activeCell="N32" sqref="N32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.9921875" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.421875" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421875" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.28125" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.7109375" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.8515625" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.7109375" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.7109375" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.28125" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.28125" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.421875" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.8515625" customWidth="true" style="0"/>
     <col min="16" max="16" width="80.125" customWidth="true" style="0"/>
     <col min="17" max="17" width="1.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" customHeight="1" ht="50">
       <c r="A1"/>
@@ -1039,1971 +967,1449 @@
       <c r="J2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q2" s="5"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="4">
-        <v>14441</v>
+        <v>14322</v>
       </c>
       <c r="B3">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H3" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="I3" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="J3" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="K3" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="L3" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="M3" s="6">
-        <v>8070.0</v>
+        <v>8400.0</v>
       </c>
       <c r="N3" s="6">
-        <v>9765</v>
+        <v>10164</v>
       </c>
       <c r="O3" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="4">
-        <v>14454</v>
+        <v>14647</v>
       </c>
       <c r="B4">
-        <v>0.26</v>
+        <v>0.4</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H4" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="I4" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="J4" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="K4" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="L4" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="M4" s="6">
-        <v>8372.0</v>
+        <v>9460.0</v>
       </c>
       <c r="N4" s="6">
-        <v>10131</v>
+        <v>11447</v>
       </c>
       <c r="O4" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P4" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="4">
-        <v>14321</v>
+        <v>11472</v>
       </c>
       <c r="B5">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H5" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="I5" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="J5" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K5" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="L5" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="M5" s="6">
-        <v>8400.0</v>
+        <v>28755.0</v>
       </c>
       <c r="N5" s="6">
-        <v>10164</v>
+        <v>34794</v>
       </c>
       <c r="O5" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P5" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="4">
-        <v>14322</v>
+        <v>14701</v>
       </c>
       <c r="B6">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H6" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="I6" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="J6" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="K6" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="L6" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="M6" s="6">
-        <v>8400.0</v>
+        <v>42742.0</v>
       </c>
       <c r="N6" s="6">
-        <v>10164</v>
+        <v>51718</v>
       </c>
       <c r="O6" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P6" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="4">
-        <v>14647</v>
+        <v>8083</v>
       </c>
       <c r="B7">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G7" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="H7" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="J7" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K7" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="L7" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="M7" s="6">
-        <v>9460.0</v>
+        <v>43470.0</v>
       </c>
       <c r="N7" s="6">
-        <v>11447</v>
+        <v>52599</v>
       </c>
       <c r="O7" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="4">
-        <v>13937</v>
+        <v>14702</v>
       </c>
       <c r="B8">
-        <v>0.4</v>
+        <v>0.7</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G8" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H8" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="I8" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="J8" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="K8" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="M8" s="6">
-        <v>9460.0</v>
+        <v>46354.0</v>
       </c>
       <c r="N8" s="6">
-        <v>11447</v>
+        <v>56088</v>
       </c>
       <c r="O8" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="4">
-        <v>14753</v>
+        <v>14045</v>
       </c>
       <c r="B9">
-        <v>0.4</v>
+        <v>0.91</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H9" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="I9" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="J9" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K9" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="L9" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="M9" s="6">
-        <v>10080.0</v>
+        <v>47775.0</v>
       </c>
       <c r="N9" s="6">
-        <v>12197</v>
+        <v>57808</v>
       </c>
       <c r="O9" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="4">
-        <v>11472</v>
+        <v>11491</v>
       </c>
       <c r="B10">
-        <v>0.71</v>
+        <v>0.91</v>
       </c>
       <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="G10" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H10" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="I10" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="J10" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K10" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="L10" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="M10" s="6">
-        <v>28755.0</v>
+        <v>54464.0</v>
       </c>
       <c r="N10" s="6">
-        <v>34794</v>
+        <v>65901</v>
       </c>
       <c r="O10" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
-        <v>14672</v>
+        <v>4963</v>
       </c>
       <c r="B11">
-        <v>0.61</v>
+        <v>0.7</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="D11" t="s">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="H11" t="s">
-        <v>83</v>
+        <v>75</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
       </c>
       <c r="J11" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="K11" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="L11" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="M11" s="6">
-        <v>28853.0</v>
+        <v>54791.0</v>
       </c>
       <c r="N11" s="6">
-        <v>34912</v>
+        <v>66297</v>
       </c>
       <c r="O11" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P11" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
-        <v>13633</v>
+        <v>10574</v>
       </c>
       <c r="B12">
-        <v>0.59</v>
+        <v>0.75</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>74</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="H12" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="J12" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K12" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="L12" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="M12" s="6">
-        <v>32214.0</v>
+        <v>58275.0</v>
       </c>
       <c r="N12" s="6">
-        <v>38979</v>
+        <v>70513</v>
       </c>
       <c r="O12" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
-        <v>14285</v>
+        <v>13236</v>
       </c>
       <c r="B13">
-        <v>1.03</v>
+        <v>0.41</v>
       </c>
       <c r="C13" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="D13" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="G13" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="J13" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="L13" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="M13" s="6">
-        <v>37900.0</v>
+        <v>59500.0</v>
       </c>
       <c r="N13" s="6">
-        <v>45859</v>
+        <v>71995</v>
       </c>
       <c r="O13" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
-        <v>14701</v>
+        <v>14674</v>
       </c>
       <c r="B14">
-        <v>0.71</v>
+        <v>1</v>
       </c>
       <c r="C14" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G14" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="J14" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K14" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="L14" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="M14" s="6">
-        <v>42742.0</v>
+        <v>62350.0</v>
       </c>
       <c r="N14" s="6">
-        <v>51718</v>
+        <v>75444</v>
       </c>
       <c r="O14" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P14" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
-        <v>8083</v>
+        <v>14612</v>
       </c>
       <c r="B15">
-        <v>0.9</v>
+        <v>1.01</v>
       </c>
       <c r="C15" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G15" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="H15" t="s">
-        <v>83</v>
+        <v>65</v>
+      </c>
+      <c r="I15" t="s">
+        <v>69</v>
       </c>
       <c r="J15" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K15" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="L15" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="M15" s="6">
-        <v>43470.0</v>
+        <v>67300.0</v>
       </c>
       <c r="N15" s="6">
-        <v>52599</v>
+        <v>81433</v>
       </c>
       <c r="O15" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P15" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
-        <v>14702</v>
+        <v>14705</v>
       </c>
       <c r="B16">
-        <v>0.7</v>
+        <v>0.61</v>
       </c>
       <c r="C16" t="s">
-        <v>97</v>
+        <v>83</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
+      <c r="F16" t="s">
+        <v>84</v>
+      </c>
       <c r="G16" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="H16" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="J16" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K16" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="L16" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M16" s="6">
-        <v>46354.0</v>
+        <v>68200.0</v>
       </c>
       <c r="N16" s="6">
-        <v>56088</v>
+        <v>82522</v>
       </c>
       <c r="O16" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P16" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
-        <v>14045</v>
+        <v>13229</v>
       </c>
       <c r="B17">
-        <v>0.91</v>
+        <v>1.51</v>
       </c>
       <c r="C17" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="H17" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="J17" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K17" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="L17" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M17" s="6">
-        <v>47775.0</v>
+        <v>85000.0</v>
       </c>
       <c r="N17" s="6">
-        <v>57808</v>
+        <v>102850</v>
       </c>
       <c r="O17" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P17" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
-        <v>14703</v>
+        <v>14706</v>
       </c>
       <c r="B18">
-        <v>0.9</v>
+        <v>0.55</v>
       </c>
       <c r="C18" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
+      <c r="F18" t="s">
+        <v>91</v>
+      </c>
       <c r="G18" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="J18" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K18" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="L18" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M18" s="6">
-        <v>50310.0</v>
+        <v>100900.0</v>
       </c>
       <c r="N18" s="6">
-        <v>60875</v>
+        <v>122089</v>
       </c>
       <c r="O18" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P18" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
-        <v>14704</v>
+        <v>13373</v>
       </c>
       <c r="B19">
-        <v>0.9</v>
+        <v>1.13</v>
       </c>
       <c r="C19" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="D19" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="E19" t="s">
         <v>23</v>
       </c>
       <c r="G19" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="I19" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="J19" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K19" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="L19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M19" s="6">
-        <v>47790.0</v>
+        <v>103700.0</v>
       </c>
       <c r="N19" s="6">
-        <v>57826</v>
+        <v>125477</v>
       </c>
       <c r="O19" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P19" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
-        <v>14044</v>
+        <v>14203</v>
       </c>
       <c r="B20">
-        <v>0.91</v>
+        <v>1.13</v>
       </c>
       <c r="C20" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D20" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="G20" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H20" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="I20" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="J20" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K20" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="L20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M20" s="6">
-        <v>53508.0</v>
+        <v>111800.0</v>
       </c>
       <c r="N20" s="6">
-        <v>64745</v>
+        <v>135278</v>
       </c>
       <c r="O20" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P20" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
-        <v>11491</v>
+        <v>11867</v>
       </c>
       <c r="B21">
-        <v>0.91</v>
+        <v>1</v>
       </c>
       <c r="C21" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="G21" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H21" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="I21" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="J21" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K21" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="M21" s="6">
-        <v>54464.0</v>
+        <v>117700.0</v>
       </c>
       <c r="N21" s="6">
-        <v>65901</v>
+        <v>142417</v>
       </c>
       <c r="O21" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P21" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
-        <v>4963</v>
+        <v>11746</v>
       </c>
       <c r="B22">
-        <v>0.7</v>
+        <v>1.01</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="D22" t="s">
-        <v>19</v>
+        <v>96</v>
       </c>
       <c r="E22" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H22" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="I22" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="J22" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="K22" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="L22" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="M22" s="6">
-        <v>54791.0</v>
+        <v>118900.0</v>
       </c>
       <c r="N22" s="6">
-        <v>66297</v>
+        <v>143869</v>
       </c>
       <c r="O22" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P22" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
-        <v>10574</v>
+        <v>13231</v>
       </c>
       <c r="B23">
-        <v>0.75</v>
+        <v>1.02</v>
       </c>
       <c r="C23" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="D23" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="J23" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K23" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="L23" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="M23" s="6">
-        <v>58275.0</v>
+        <v>126000.0</v>
       </c>
       <c r="N23" s="6">
-        <v>70513</v>
+        <v>152460</v>
       </c>
       <c r="O23" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P23" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
-        <v>13236</v>
+        <v>1746</v>
       </c>
       <c r="B24">
-        <v>0.41</v>
+        <v>1.24</v>
       </c>
       <c r="C24" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H24" t="s">
-        <v>83</v>
+        <v>75</v>
+      </c>
+      <c r="I24" t="s">
+        <v>66</v>
       </c>
       <c r="J24" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="K24" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="L24" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="M24" s="6">
-        <v>59500.0</v>
+        <v>150000.0</v>
       </c>
       <c r="N24" s="6">
-        <v>71995</v>
+        <v>181500</v>
       </c>
       <c r="O24" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P24" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
-        <v>14674</v>
+        <v>13608</v>
       </c>
       <c r="B25">
-        <v>1</v>
+        <v>2.01</v>
       </c>
       <c r="C25" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="D25" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G25" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H25" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="I25" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="J25" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K25" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="L25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M25" s="6">
-        <v>62350.0</v>
+        <v>199000.0</v>
       </c>
       <c r="N25" s="6">
-        <v>75444</v>
+        <v>240790</v>
       </c>
       <c r="O25" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
-        <v>14612</v>
+        <v>14711</v>
       </c>
       <c r="B26">
-        <v>1.01</v>
+        <v>1.31</v>
       </c>
       <c r="C26" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="D26" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="E26" t="s">
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="F26" t="s">
+        <v>84</v>
       </c>
       <c r="G26" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="H26" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="J26" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K26" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="L26" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M26" s="6">
-        <v>67300.0</v>
+        <v>215000.0</v>
       </c>
       <c r="N26" s="6">
-        <v>81433</v>
+        <v>260150</v>
       </c>
       <c r="O26" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P26" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
-        <v>14705</v>
+        <v>13230</v>
       </c>
       <c r="B27">
-        <v>0.61</v>
+        <v>1.51</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="D27" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="E27" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="G27" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="H27" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="J27" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K27" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="L27" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="M27" s="6">
-        <v>68200.0</v>
+        <v>240800.0</v>
       </c>
       <c r="N27" s="6">
-        <v>82522</v>
+        <v>291368</v>
       </c>
       <c r="O27" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P27" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
-        <v>13229</v>
+        <v>10677</v>
       </c>
       <c r="B28">
-        <v>1.51</v>
+        <v>2</v>
       </c>
       <c r="C28" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="D28" t="s">
-        <v>115</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G28" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="H28" t="s">
-        <v>83</v>
+        <v>65</v>
+      </c>
+      <c r="I28" t="s">
+        <v>69</v>
       </c>
       <c r="J28" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K28" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="L28" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="M28" s="6">
-        <v>85000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="N28" s="6">
-        <v>102850</v>
+        <v>482790</v>
       </c>
       <c r="O28" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P28" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
-        <v>14706</v>
+        <v>3747</v>
       </c>
       <c r="B29">
-        <v>0.55</v>
+        <v>3.1</v>
       </c>
       <c r="C29" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D29" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F29" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="G29" t="s">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="H29" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="J29" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="K29" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="L29" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M29" s="6">
-        <v>100900.0</v>
+        <v>400000.0</v>
       </c>
       <c r="N29" s="6">
-        <v>122089</v>
+        <v>484000</v>
       </c>
       <c r="O29" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P29" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
-        <v>13373</v>
+        <v>14769</v>
       </c>
       <c r="B30">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0.16</v>
       </c>
       <c r="D30" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
+      <c r="F30" t="s">
+        <v>109</v>
+      </c>
       <c r="G30" t="s">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="H30" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="M30" s="6">
-        <v>103700.0</v>
+        <v>500000.0</v>
       </c>
       <c r="N30" s="6">
-        <v>125477</v>
+        <v>605000</v>
       </c>
       <c r="O30" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
-        <v>14203</v>
+        <v>3947</v>
       </c>
       <c r="B31">
-        <v>1.13</v>
+        <v>0.13</v>
       </c>
       <c r="C31" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="D31" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="E31" t="s">
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="F31" t="s">
+        <v>112</v>
       </c>
       <c r="G31" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="H31" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="M31" s="6">
-        <v>111800.0</v>
+        <v>520000.0</v>
       </c>
       <c r="N31" s="6">
-        <v>135278</v>
+        <v>629200</v>
       </c>
       <c r="O31" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P31" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
-        <v>11867</v>
+        <v>14210</v>
       </c>
       <c r="B32">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>0.16</v>
       </c>
       <c r="D32" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="E32" t="s">
-        <v>23</v>
+        <v>20</v>
+      </c>
+      <c r="F32" t="s">
+        <v>113</v>
       </c>
       <c r="G32" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H32" t="s">
-        <v>83</v>
-[...11 lines deleted...]
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="M32" s="6">
-        <v>117700.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="N32" s="6">
-        <v>142417</v>
+        <v>1694000</v>
       </c>
       <c r="O32" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P32" t="s">
-        <v>64</v>
-[...477 lines deleted...]
-        <v>75</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <autoFilter ref="A2:Q10000"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="P4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="P5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="P6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="P7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="P8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="P9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="P10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="P11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="P12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="P13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="P14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="P15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="P16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="P17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="P18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="P19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="P20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="P21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="P22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="P23" r:id="rId_hyperlink_21"/>
     <hyperlink ref="P24" r:id="rId_hyperlink_22"/>
     <hyperlink ref="P25" r:id="rId_hyperlink_23"/>
     <hyperlink ref="P26" r:id="rId_hyperlink_24"/>
     <hyperlink ref="P27" r:id="rId_hyperlink_25"/>
     <hyperlink ref="P28" r:id="rId_hyperlink_26"/>
     <hyperlink ref="P29" r:id="rId_hyperlink_27"/>
     <hyperlink ref="P30" r:id="rId_hyperlink_28"/>
     <hyperlink ref="P31" r:id="rId_hyperlink_29"/>
     <hyperlink ref="P32" r:id="rId_hyperlink_30"/>
-    <hyperlink ref="P33" r:id="rId_hyperlink_31"/>
-[...9 lines deleted...]
-    <hyperlink ref="P43" r:id="rId_hyperlink_41"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69930555555556" right="0.69930555555556" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>