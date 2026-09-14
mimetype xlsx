--- v6 (2026-07-31)
+++ v7 (2026-09-14)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$Q$10000</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t xml:space="preserve">        + 420 721 639 954</t>
   </si>
   <si>
     <t xml:space="preserve">        podpora@vvdiamonds.cz</t>
   </si>
   <si>
     <t>Katalogové číslo</t>
   </si>
   <si>
     <t>Velikost [ct]</t>
   </si>
   <si>
     <t>Rozměry</t>
   </si>
   <si>
     <t>Barva</t>
   </si>
   <si>
     <t>Čistota</t>
   </si>
   <si>
     <t>Upřesnění barvy</t>
   </si>
   <si>
@@ -73,303 +73,396 @@
   <si>
     <t>Proporce</t>
   </si>
   <si>
     <t>Polish</t>
   </si>
   <si>
     <t>Symetrie</t>
   </si>
   <si>
     <t>Fluorescence</t>
   </si>
   <si>
     <t>Cena bez DPH</t>
   </si>
   <si>
     <t>Cena s DPH</t>
   </si>
   <si>
     <t>Dostupnost</t>
   </si>
   <si>
     <t>Detail produktu</t>
   </si>
   <si>
-    <t>4.62mm - 4.69mm x 2.94mm</t>
+    <t>4.30mm - 4.33mm x 2.70mm</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>VS2</t>
+  </si>
+  <si>
+    <t>4.45mm - 4.47mm x 2.69mm</t>
+  </si>
+  <si>
+    <t>J</t>
+  </si>
+  <si>
+    <t>VS1</t>
+  </si>
+  <si>
+    <t>4.43mm - 4.45mm x 2.73mm</t>
+  </si>
+  <si>
+    <t>4.31mm - 4.33mm x 2.70mm</t>
+  </si>
+  <si>
+    <t>4.45mm - 4.47mm x 2.76mm</t>
+  </si>
+  <si>
+    <t>4.67mm - 4.69mm x 2.97mm</t>
+  </si>
+  <si>
+    <t>K</t>
+  </si>
+  <si>
+    <t>4.70mm - 4.72mm x 2.94mm</t>
+  </si>
+  <si>
+    <t>4.83mm - 4.85mm x 2.87mm</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/031ct-i-vs2-s-gia-certifikatem-14835.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/032ct-j-vs1-s-gia-certifikatem-14868.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/032ct-i-vs2-s-gia-certifikatem-14834.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/031ct-i-vs1-s-gia-certifikatem-14949.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/033ct-j-vs1-s-gia-certifikatem-14861.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-k-vs2-s-gia-certifikatem-14959.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14880.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14881.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/041ct-j-vs2-s-gia-certifikatem-14879.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/048ct-k-vs1-s-gia-certifikatem-14954.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/051ct-j-vs1-s-gia-certifikatem-14848.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/057ct-i-vs2-s-gia-certifikatem-14925.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/050ct-h-vs2-s-gia-certifikatem-14930.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/059ct-i-vs2-s-gia-certifikatem-14928.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/059ct-h-vs2-s-gia-certifikatem-14936.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/059ct-h-vs2-s-gia-certifikatem-14927.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/071ct-n-vs1-s-gia-certifikatem-11472.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/080ct-j-vs1-s-gia-certifikatem-14990.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/081ct-j-vs1-s-gia-certifikatem-14991.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/071ct-h-vs2-s-gia-certifikatem-14939.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/071ct-h-vs2-s-gia-certifikatem-14942.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/071ct-e-vs2-s-gia-certifikatem-14701.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/090ct-k-vs2-s-gia-certifikatem-8083.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/070ct-e-vs2-s-gia-certifikatem-14702.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/091ct-k-vs1-s-gia-certifikatem-14045.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/070ct-d-vs1-s-igi-certifikatem-4963.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/075ct-d-vs1-s-gia-certifikatem-10574.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/041ct-faint-pink-vs2-s-gia-certifikatem-13236.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14992.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14993.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/061ct-fancy-intense-yellow-vs1-s-gia-certifikatem-14705.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/151ct-m-vs1-s-gia-certifikatem-13229.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/055ct-fancy-vivid-yellow-vs2-s-gia-certifikatem-14706.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-14203.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/100ct-g-vs1-s-gia-certifikatem-11867.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/101ct-g-vs1-s-gia-certifikatem-11746.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-13231.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-14994.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/124ct-f-vs1-s-igi-certifikatem-1746.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/201ct-l-vs2-s-gia-certifikatem-13608.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/131ct-fancy-intense-yellow-vs2-s-gia-certifikatem-14711.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-13230.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/200ct-i-vs1-s-gia-certifikatem-10677.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/310ct-y-z-vs2-s-gia-certifikatem-3747.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/016ct-8p-fancy-light-pink-vs1-s-arg-certifikatem-14769.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/013ct-fancy-intense-green-blue-vs2-s-gia-certifikatem-3947.html</t>
+  </si>
+  <si>
+    <t>https://www.vvdiamonds.cz/016ct-5p-fancy-intense-pink-vs1-s-arg-certifikatem-14210.html</t>
+  </si>
+  <si>
+    <t>Round</t>
+  </si>
+  <si>
+    <t>GIA</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>žádná</t>
+  </si>
+  <si>
+    <t>Skladem</t>
+  </si>
+  <si>
+    <t>nepatrná</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>4.74mm - 4.77mm x 2.96mm</t>
+  </si>
+  <si>
+    <t>5.01mm - 5.04mm x 3.12mm</t>
+  </si>
+  <si>
+    <t>střední</t>
+  </si>
+  <si>
+    <t>5.18mm - 5.20mm x 3.10mm</t>
+  </si>
+  <si>
+    <t>5.28mm - 5.31mm x 3.30mm</t>
+  </si>
+  <si>
+    <t>5.08mm - 5.09mm x 3.18mm</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>5.33mm - 5.35mm x 3.35mm</t>
+  </si>
+  <si>
+    <t>5.39mm - 5.43mm x 3.34mm</t>
+  </si>
+  <si>
+    <t>5.34mm - 5.37mm x 3.32mm</t>
+  </si>
+  <si>
+    <t>5.67mm - 5.70mm x 3.57mm</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>5.95mm - 5.98mm x 3.67mm</t>
+  </si>
+  <si>
+    <t>5.92mm - 5.96mm x 3.72mm</t>
+  </si>
+  <si>
+    <t>5.68mm - 5.71mm x 3.56mm</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>7.75mm x 5.05mm x 3.51mm</t>
+  </si>
+  <si>
+    <t>Pear</t>
+  </si>
+  <si>
+    <t>5.60mm - 5.64mm x 3.57mm</t>
+  </si>
+  <si>
+    <t>6.17mm - 6.19mm x 3.85mm</t>
+  </si>
+  <si>
+    <t>5.53mm - 5.56mm x 3.53mm</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>IGI</t>
+  </si>
+  <si>
+    <t>7.91mm x 4.97mm x 2.97mm</t>
+  </si>
+  <si>
+    <t>Oval</t>
+  </si>
+  <si>
+    <t>4.72mm - 4.76mm x 2.98mm</t>
+  </si>
+  <si>
+    <t>Fn</t>
+  </si>
+  <si>
+    <t>Faint Pink</t>
+  </si>
+  <si>
+    <t>6.47mm - 6.51mm x 3.91mm</t>
+  </si>
+  <si>
+    <t>6.44mm - 6.49mm x 3.93mm</t>
+  </si>
+  <si>
+    <t>4.90mm x 4.00mm x 3.01mm</t>
+  </si>
+  <si>
+    <t>Fancy Intense Yellow</t>
+  </si>
+  <si>
+    <t>Radiant</t>
+  </si>
+  <si>
+    <t>7.18mm x 5.98mm x 4.04mm</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Cushion</t>
+  </si>
+  <si>
+    <t>4.97mm x 3.81mm x 2.94mm</t>
+  </si>
+  <si>
+    <t>Fancy Vivid Yellow</t>
+  </si>
+  <si>
+    <t>6.62mm - 6.67mm x 4.17mm</t>
+  </si>
+  <si>
+    <t>6.33mm - 6.37mm x 3.99mm</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>6.34mm - 6.38mm x 4.02mm</t>
+  </si>
+  <si>
+    <t>5.86mm x 6.90mm x 4.13mm</t>
+  </si>
+  <si>
+    <t>Heart</t>
+  </si>
+  <si>
+    <t>6.46mm - 6.48mm x 3.97mm</t>
+  </si>
+  <si>
+    <t>6.99mm - 7.07mm x 4.12mm</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>8.15mm - 8.19mm x 4.91mm</t>
   </si>
   <si>
     <t>L</t>
-  </si>
-[...247 lines deleted...]
-    <t>8.15mm - 8.19mm x 4.91mm</t>
   </si>
   <si>
     <t>5.88mm x 5.77mm x 4.03mm</t>
   </si>
   <si>
     <t>7.45mm x 5.39mm x 3.70mm</t>
   </si>
   <si>
     <t>Emerald</t>
   </si>
   <si>
     <t>7.93mm - 7.98mm x 5.05mm</t>
   </si>
   <si>
     <t>8.48mm x 7.68mm x 5.42mm</t>
   </si>
   <si>
     <t>Y-Z</t>
   </si>
   <si>
     <t>Fancy Light Pink</t>
   </si>
   <si>
     <t>ARGYLE</t>
   </si>
@@ -870,62 +963,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-l-vs1-s-gia-certifikatem-14322.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14647.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-n-vs1-s-gia-certifikatem-11472.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-e-vs2-s-gia-certifikatem-14701.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-k-vs2-s-gia-certifikatem-8083.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-e-vs2-s-gia-certifikatem-14702.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-k-vs1-s-gia-certifikatem-14045.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-i-vs2-s-hrd-certifikatem-11491.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-d-vs1-s-igi-certifikatem-4963.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/075ct-d-vs1-s-gia-certifikatem-10574.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-faint-pink-vs2-s-gia-certifikatem-13236.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14674.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-j-vs2-s-gia-certifikatem-14612.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/061ct-fancy-intense-yellow-vs1-s-gia-certifikatem-14705.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-m-vs1-s-gia-certifikatem-13229.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/055ct-fancy-vivid-yellow-vs2-s-gia-certifikatem-14706.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-13373.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-14203.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-g-vs1-s-gia-certifikatem-11867.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-g-vs1-s-gia-certifikatem-11746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-13231.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/124ct-f-vs1-s-igi-certifikatem-1746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/201ct-l-vs2-s-gia-certifikatem-13608.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/131ct-fancy-intense-yellow-vs2-s-gia-certifikatem-14711.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-13230.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/200ct-i-vs1-s-gia-certifikatem-10677.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/310ct-y-z-vs2-s-gia-certifikatem-3747.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-8p-fancy-light-pink-vs1-s-arg-certifikatem-14769.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/013ct-fancy-intense-green-blue-vs2-s-gia-certifikatem-3947.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-5p-fancy-intense-pink-vs1-s-arg-certifikatem-14210.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/031ct-i-vs2-s-gia-certifikatem-14835.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-j-vs1-s-gia-certifikatem-14868.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/032ct-i-vs2-s-gia-certifikatem-14834.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/031ct-i-vs1-s-gia-certifikatem-14949.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/033ct-j-vs1-s-gia-certifikatem-14861.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-k-vs2-s-gia-certifikatem-14959.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14880.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/040ct-j-vs2-s-gia-certifikatem-14881.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-j-vs2-s-gia-certifikatem-14879.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/048ct-k-vs1-s-gia-certifikatem-14954.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/051ct-j-vs1-s-gia-certifikatem-14848.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/057ct-i-vs2-s-gia-certifikatem-14925.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/050ct-h-vs2-s-gia-certifikatem-14930.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/059ct-i-vs2-s-gia-certifikatem-14928.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/059ct-h-vs2-s-gia-certifikatem-14936.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/059ct-h-vs2-s-gia-certifikatem-14927.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-n-vs1-s-gia-certifikatem-11472.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/080ct-j-vs1-s-gia-certifikatem-14990.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/081ct-j-vs1-s-gia-certifikatem-14991.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-h-vs2-s-gia-certifikatem-14939.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-h-vs2-s-gia-certifikatem-14942.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/071ct-e-vs2-s-gia-certifikatem-14701.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/090ct-k-vs2-s-gia-certifikatem-8083.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-e-vs2-s-gia-certifikatem-14702.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/091ct-k-vs1-s-gia-certifikatem-14045.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/070ct-d-vs1-s-igi-certifikatem-4963.html" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/075ct-d-vs1-s-gia-certifikatem-10574.html" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/041ct-faint-pink-vs2-s-gia-certifikatem-13236.html" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14992.html" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-j-vs2-s-gia-certifikatem-14993.html" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/061ct-fancy-intense-yellow-vs1-s-gia-certifikatem-14705.html" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-m-vs1-s-gia-certifikatem-13229.html" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/055ct-fancy-vivid-yellow-vs2-s-gia-certifikatem-14706.html" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/113ct-h-vs2-s-gia-certifikatem-14203.html" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/100ct-g-vs1-s-gia-certifikatem-11867.html" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/101ct-g-vs1-s-gia-certifikatem-11746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-13231.html" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/102ct-e-vs1-s-gia-certifikatem-14994.html" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/124ct-f-vs1-s-igi-certifikatem-1746.html" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/201ct-l-vs2-s-gia-certifikatem-13608.html" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/131ct-fancy-intense-yellow-vs2-s-gia-certifikatem-14711.html" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/151ct-g-vs1-s-gia-certifikatem-13230.html" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/200ct-i-vs1-s-gia-certifikatem-10677.html" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/310ct-y-z-vs2-s-gia-certifikatem-3747.html" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-8p-fancy-light-pink-vs1-s-arg-certifikatem-14769.html" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/013ct-fancy-intense-green-blue-vs2-s-gia-certifikatem-3947.html" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/016ct-5p-fancy-intense-pink-vs1-s-arg-certifikatem-14210.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:Q49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N32" sqref="N32"/>
+      <selection activeCell="N49" sqref="N49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.9921875" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.421875" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421875" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.28125" customWidth="true" style="0"/>
     <col min="6" max="6" width="18.7109375" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.8515625" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.7109375" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.7109375" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.28125" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.28125" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.421875" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.8515625" customWidth="true" style="0"/>
     <col min="16" max="16" width="80.125" customWidth="true" style="0"/>
     <col min="17" max="17" width="1.140625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" customHeight="1" ht="50">
       <c r="A1"/>
@@ -967,1449 +1060,2265 @@
       <c r="J2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="N2" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q2" s="5"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="4">
-        <v>14322</v>
+        <v>14835</v>
       </c>
       <c r="B3">
-        <v>0.4</v>
+        <v>0.31</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H3" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I3" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="J3" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="K3" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="L3" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="M3" s="6">
-        <v>8400.0</v>
+        <v>7332.0</v>
       </c>
       <c r="N3" s="6">
-        <v>10164</v>
+        <v>8871</v>
       </c>
       <c r="O3" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="4">
-        <v>14647</v>
+        <v>14868</v>
       </c>
       <c r="B4">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H4" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I4" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J4" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K4" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L4" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="M4" s="6">
-        <v>9460.0</v>
+        <v>7568.0</v>
       </c>
       <c r="N4" s="6">
-        <v>11447</v>
+        <v>9157</v>
       </c>
       <c r="O4" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="4">
-        <v>11472</v>
+        <v>14834</v>
       </c>
       <c r="B5">
-        <v>0.71</v>
+        <v>0.32</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H5" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I5" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J5" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K5" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L5" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="M5" s="6">
-        <v>28755.0</v>
+        <v>7568.0</v>
       </c>
       <c r="N5" s="6">
-        <v>34794</v>
+        <v>9157</v>
       </c>
       <c r="O5" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P5" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="4">
-        <v>14701</v>
+        <v>14949</v>
       </c>
       <c r="B6">
-        <v>0.71</v>
+        <v>0.31</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H6" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I6" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J6" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K6" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="L6" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="M6" s="6">
-        <v>42742.0</v>
+        <v>7998.0</v>
       </c>
       <c r="N6" s="6">
-        <v>51718</v>
+        <v>9678</v>
       </c>
       <c r="O6" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P6" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="4">
-        <v>8083</v>
+        <v>14861</v>
       </c>
       <c r="B7">
-        <v>0.9</v>
+        <v>0.33</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="G7" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="H7" t="s">
-        <v>65</v>
+        <v>79</v>
+      </c>
+      <c r="I7" t="s">
+        <v>80</v>
       </c>
       <c r="J7" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="K7" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="L7" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="M7" s="6">
-        <v>43470.0</v>
+        <v>8585.0</v>
       </c>
       <c r="N7" s="6">
-        <v>52599</v>
+        <v>10388</v>
       </c>
       <c r="O7" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="4">
-        <v>14702</v>
+        <v>14959</v>
       </c>
       <c r="B8">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H8" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I8" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="J8" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K8" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="M8" s="6">
-        <v>46354.0</v>
+        <v>8600.0</v>
       </c>
       <c r="N8" s="6">
-        <v>56088</v>
+        <v>10406</v>
       </c>
       <c r="O8" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P8" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="4">
-        <v>14045</v>
+        <v>14880</v>
       </c>
       <c r="B9">
-        <v>0.91</v>
+        <v>0.4</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H9" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I9" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J9" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K9" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L9" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="M9" s="6">
-        <v>47775.0</v>
+        <v>10406.0</v>
       </c>
       <c r="N9" s="6">
-        <v>57808</v>
+        <v>12591</v>
       </c>
       <c r="O9" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P9" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="4">
-        <v>11491</v>
+        <v>14881</v>
       </c>
       <c r="B10">
-        <v>0.91</v>
+        <v>0.4</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H10" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="I10" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="J10" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K10" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="L10" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="M10" s="6">
-        <v>54464.0</v>
+        <v>10406.0</v>
       </c>
       <c r="N10" s="6">
-        <v>65901</v>
+        <v>12591</v>
       </c>
       <c r="O10" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P10" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
-        <v>4963</v>
+        <v>14879</v>
       </c>
       <c r="B11">
-        <v>0.7</v>
+        <v>0.41</v>
       </c>
       <c r="C11" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="D11" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H11" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="J11" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="K11" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="L11" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="M11" s="6">
-        <v>54791.0</v>
+        <v>10666.0</v>
       </c>
       <c r="N11" s="6">
-        <v>66297</v>
+        <v>12906</v>
       </c>
       <c r="O11" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P11" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
-        <v>10574</v>
+        <v>14954</v>
       </c>
       <c r="B12">
-        <v>0.75</v>
+        <v>0.48</v>
       </c>
       <c r="C12" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="D12" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H12" t="s">
-        <v>65</v>
+        <v>79</v>
+      </c>
+      <c r="I12" t="s">
+        <v>80</v>
       </c>
       <c r="J12" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K12" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L12" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="M12" s="6">
-        <v>58275.0</v>
+        <v>11352.0</v>
       </c>
       <c r="N12" s="6">
-        <v>70513</v>
+        <v>13736</v>
       </c>
       <c r="O12" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P12" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
-        <v>13236</v>
+        <v>14848</v>
       </c>
       <c r="B13">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="C13" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="D13" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>79</v>
+      </c>
+      <c r="I13" t="s">
+        <v>80</v>
       </c>
       <c r="J13" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K13" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L13" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="M13" s="6">
-        <v>59500.0</v>
+        <v>15680.0</v>
       </c>
       <c r="N13" s="6">
-        <v>71995</v>
+        <v>18973</v>
       </c>
       <c r="O13" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P13" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
-        <v>14674</v>
+        <v>14925</v>
       </c>
       <c r="B14">
-        <v>1</v>
+        <v>0.57</v>
       </c>
       <c r="C14" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I14" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J14" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K14" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L14" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="M14" s="6">
-        <v>62350.0</v>
+        <v>18873.0</v>
       </c>
       <c r="N14" s="6">
-        <v>75444</v>
+        <v>22836</v>
       </c>
       <c r="O14" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P14" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
-        <v>14612</v>
+        <v>14930</v>
       </c>
       <c r="B15">
-        <v>1.01</v>
+        <v>0.5</v>
       </c>
       <c r="C15" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I15" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J15" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K15" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L15" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="M15" s="6">
-        <v>67300.0</v>
+        <v>18920.0</v>
       </c>
       <c r="N15" s="6">
-        <v>81433</v>
+        <v>22893</v>
       </c>
       <c r="O15" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P15" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
-        <v>14705</v>
+        <v>14928</v>
       </c>
       <c r="B16">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="C16" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="D16" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>79</v>
+      </c>
+      <c r="I16" t="s">
+        <v>80</v>
       </c>
       <c r="J16" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K16" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="L16" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M16" s="6">
-        <v>68200.0</v>
+        <v>18550.0</v>
       </c>
       <c r="N16" s="6">
-        <v>82522</v>
+        <v>22446</v>
       </c>
       <c r="O16" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P16" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
-        <v>13229</v>
+        <v>14936</v>
       </c>
       <c r="B17">
-        <v>1.51</v>
+        <v>0.59</v>
       </c>
       <c r="C17" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D17" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="H17" t="s">
-        <v>65</v>
+        <v>79</v>
+      </c>
+      <c r="I17" t="s">
+        <v>80</v>
       </c>
       <c r="J17" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K17" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L17" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M17" s="6">
-        <v>85000.0</v>
+        <v>22326.0</v>
       </c>
       <c r="N17" s="6">
-        <v>102850</v>
+        <v>27014</v>
       </c>
       <c r="O17" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
-        <v>14706</v>
+        <v>14927</v>
       </c>
       <c r="B18">
-        <v>0.55</v>
+        <v>0.59</v>
       </c>
       <c r="C18" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>65</v>
+        <v>79</v>
+      </c>
+      <c r="I18" t="s">
+        <v>80</v>
       </c>
       <c r="J18" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K18" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="L18" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M18" s="6">
-        <v>100900.0</v>
+        <v>22326.0</v>
       </c>
       <c r="N18" s="6">
-        <v>122089</v>
+        <v>27014</v>
       </c>
       <c r="O18" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P18" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
-        <v>13373</v>
+        <v>11472</v>
       </c>
       <c r="B19">
-        <v>1.13</v>
+        <v>0.71</v>
       </c>
       <c r="C19" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D19" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E19" t="s">
         <v>23</v>
       </c>
       <c r="G19" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H19" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I19" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J19" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K19" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M19" s="6">
-        <v>103700.0</v>
+        <v>28755.0</v>
       </c>
       <c r="N19" s="6">
-        <v>125477</v>
+        <v>34794</v>
       </c>
       <c r="O19" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P19" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
-        <v>14203</v>
+        <v>14990</v>
       </c>
       <c r="B20">
-        <v>1.13</v>
+        <v>0.8</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="G20" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H20" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I20" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J20" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K20" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L20" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="M20" s="6">
-        <v>111800.0</v>
+        <v>30240.0</v>
       </c>
       <c r="N20" s="6">
-        <v>135278</v>
+        <v>36590</v>
       </c>
       <c r="O20" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P20" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
-        <v>11867</v>
+        <v>14991</v>
       </c>
       <c r="B21">
-        <v>1</v>
+        <v>0.81</v>
       </c>
       <c r="C21" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="D21" t="s">
-        <v>96</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G21" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H21" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I21" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J21" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K21" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L21" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="M21" s="6">
-        <v>117700.0</v>
+        <v>30618.0</v>
       </c>
       <c r="N21" s="6">
-        <v>142417</v>
+        <v>37048</v>
       </c>
       <c r="O21" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P21" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
-        <v>11746</v>
+        <v>14939</v>
       </c>
       <c r="B22">
-        <v>1.01</v>
+        <v>0.71</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="G22" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H22" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="I22" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J22" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K22" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L22" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="M22" s="6">
-        <v>118900.0</v>
+        <v>35262.0</v>
       </c>
       <c r="N22" s="6">
-        <v>143869</v>
+        <v>42667</v>
       </c>
       <c r="O22" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P22" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
-        <v>13231</v>
+        <v>14942</v>
       </c>
       <c r="B23">
-        <v>1.02</v>
+        <v>0.71</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D23" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="G23" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
       <c r="H23" t="s">
-        <v>65</v>
+        <v>79</v>
+      </c>
+      <c r="I23" t="s">
+        <v>80</v>
       </c>
       <c r="J23" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K23" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L23" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="M23" s="6">
-        <v>126000.0</v>
+        <v>35262.0</v>
       </c>
       <c r="N23" s="6">
-        <v>152460</v>
+        <v>42667</v>
       </c>
       <c r="O23" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P23" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
-        <v>1746</v>
+        <v>14701</v>
       </c>
       <c r="B24">
-        <v>1.24</v>
+        <v>0.71</v>
       </c>
       <c r="C24" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="G24" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H24" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I24" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="J24" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="K24" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="L24" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="M24" s="6">
-        <v>150000.0</v>
+        <v>42742.0</v>
       </c>
       <c r="N24" s="6">
-        <v>181500</v>
+        <v>51718</v>
       </c>
       <c r="O24" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P24" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
-        <v>13608</v>
+        <v>8083</v>
       </c>
       <c r="B25">
-        <v>2.01</v>
+        <v>0.9</v>
       </c>
       <c r="C25" t="s">
+        <v>101</v>
+      </c>
+      <c r="D25" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" t="s">
         <v>102</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="J25" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K25" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="L25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M25" s="6">
-        <v>199000.0</v>
+        <v>43470.0</v>
       </c>
       <c r="N25" s="6">
-        <v>240790</v>
+        <v>52599</v>
       </c>
       <c r="O25" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P25" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
-        <v>14711</v>
+        <v>14702</v>
       </c>
       <c r="B26">
-        <v>1.31</v>
+        <v>0.7</v>
       </c>
       <c r="C26" t="s">
         <v>103</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="E26" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="G26" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="H26" t="s">
-        <v>65</v>
+        <v>79</v>
+      </c>
+      <c r="I26" t="s">
+        <v>80</v>
       </c>
       <c r="J26" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K26" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="L26" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M26" s="6">
-        <v>215000.0</v>
+        <v>46354.0</v>
       </c>
       <c r="N26" s="6">
-        <v>260150</v>
+        <v>56088</v>
       </c>
       <c r="O26" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P26" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
-        <v>13230</v>
+        <v>14045</v>
       </c>
       <c r="B27">
-        <v>1.51</v>
+        <v>0.91</v>
       </c>
       <c r="C27" t="s">
         <v>104</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G27" t="s">
-        <v>105</v>
+        <v>78</v>
       </c>
       <c r="H27" t="s">
-        <v>65</v>
+        <v>79</v>
+      </c>
+      <c r="I27" t="s">
+        <v>80</v>
       </c>
       <c r="J27" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K27" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="L27" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="M27" s="6">
-        <v>240800.0</v>
+        <v>47775.0</v>
       </c>
       <c r="N27" s="6">
-        <v>291368</v>
+        <v>57808</v>
       </c>
       <c r="O27" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P27" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
-        <v>10677</v>
+        <v>4963</v>
       </c>
       <c r="B28">
-        <v>2</v>
+        <v>0.7</v>
       </c>
       <c r="C28" t="s">
+        <v>105</v>
+      </c>
+      <c r="D28" t="s">
         <v>106</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G28" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H28" t="s">
-        <v>65</v>
+        <v>107</v>
       </c>
       <c r="I28" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="J28" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="K28" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="L28" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="M28" s="6">
-        <v>399000.0</v>
+        <v>54791.0</v>
       </c>
       <c r="N28" s="6">
-        <v>482790</v>
+        <v>66297</v>
       </c>
       <c r="O28" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P28" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
-        <v>3747</v>
+        <v>10574</v>
       </c>
       <c r="B29">
-        <v>3.1</v>
+        <v>0.75</v>
       </c>
       <c r="C29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
-      <c r="F29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" t="s">
-        <v>89</v>
+        <v>109</v>
       </c>
       <c r="H29" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="J29" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="K29" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="L29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M29" s="6">
-        <v>400000.0</v>
+        <v>58275.0</v>
       </c>
       <c r="N29" s="6">
-        <v>484000</v>
+        <v>70513</v>
       </c>
       <c r="O29" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P29" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
-        <v>14769</v>
+        <v>13236</v>
       </c>
       <c r="B30">
-        <v>0.16</v>
+        <v>0.41</v>
+      </c>
+      <c r="C30" t="s">
+        <v>110</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>111</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G30" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="H30" t="s">
-        <v>110</v>
+        <v>79</v>
+      </c>
+      <c r="J30" t="s">
+        <v>80</v>
+      </c>
+      <c r="K30" t="s">
+        <v>80</v>
+      </c>
+      <c r="L30" t="s">
+        <v>81</v>
       </c>
       <c r="M30" s="6">
-        <v>500000.0</v>
+        <v>59500.0</v>
       </c>
       <c r="N30" s="6">
-        <v>605000</v>
+        <v>71995</v>
       </c>
       <c r="O30" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P30" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
-        <v>3947</v>
+        <v>14992</v>
       </c>
       <c r="B31">
-        <v>0.13</v>
+        <v>1</v>
       </c>
       <c r="C31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D31" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E31" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="G31" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="H31" t="s">
-        <v>65</v>
+        <v>79</v>
+      </c>
+      <c r="I31" t="s">
+        <v>80</v>
+      </c>
+      <c r="J31" t="s">
+        <v>80</v>
+      </c>
+      <c r="K31" t="s">
+        <v>80</v>
+      </c>
+      <c r="L31" t="s">
+        <v>81</v>
       </c>
       <c r="M31" s="6">
-        <v>520000.0</v>
+        <v>60900.0</v>
       </c>
       <c r="N31" s="6">
-        <v>629200</v>
+        <v>73689</v>
       </c>
       <c r="O31" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="P31" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
-        <v>14210</v>
+        <v>14993</v>
       </c>
       <c r="B32">
-        <v>0.16</v>
+        <v>1</v>
+      </c>
+      <c r="C32" t="s">
+        <v>114</v>
       </c>
       <c r="D32" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
-      <c r="F32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" t="s">
+        <v>78</v>
+      </c>
+      <c r="H32" t="s">
+        <v>79</v>
+      </c>
+      <c r="I32" t="s">
+        <v>80</v>
+      </c>
+      <c r="J32" t="s">
+        <v>80</v>
+      </c>
+      <c r="K32" t="s">
+        <v>80</v>
+      </c>
+      <c r="L32" t="s">
+        <v>81</v>
+      </c>
+      <c r="M32" s="6">
+        <v>60900.0</v>
+      </c>
+      <c r="N32" s="6">
+        <v>73689</v>
+      </c>
+      <c r="O32" t="s">
+        <v>82</v>
+      </c>
+      <c r="P32" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17">
+      <c r="A33">
+        <v>14705</v>
+      </c>
+      <c r="B33">
+        <v>0.61</v>
+      </c>
+      <c r="C33" t="s">
+        <v>115</v>
+      </c>
+      <c r="D33" t="s">
+        <v>111</v>
+      </c>
+      <c r="E33" t="s">
+        <v>23</v>
+      </c>
+      <c r="F33" t="s">
+        <v>116</v>
+      </c>
+      <c r="G33" t="s">
+        <v>117</v>
+      </c>
+      <c r="H33" t="s">
+        <v>79</v>
+      </c>
+      <c r="J33" t="s">
+        <v>80</v>
+      </c>
+      <c r="K33" t="s">
+        <v>84</v>
+      </c>
+      <c r="L33" t="s">
+        <v>83</v>
+      </c>
+      <c r="M33" s="6">
+        <v>68200.0</v>
+      </c>
+      <c r="N33" s="6">
+        <v>82522</v>
+      </c>
+      <c r="O33" t="s">
+        <v>82</v>
+      </c>
+      <c r="P33" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17">
+      <c r="A34">
+        <v>13229</v>
+      </c>
+      <c r="B34">
+        <v>1.51</v>
+      </c>
+      <c r="C34" t="s">
+        <v>118</v>
+      </c>
+      <c r="D34" t="s">
+        <v>119</v>
+      </c>
+      <c r="E34" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" t="s">
+        <v>120</v>
+      </c>
+      <c r="H34" t="s">
+        <v>79</v>
+      </c>
+      <c r="J34" t="s">
+        <v>80</v>
+      </c>
+      <c r="K34" t="s">
+        <v>80</v>
+      </c>
+      <c r="L34" t="s">
+        <v>83</v>
+      </c>
+      <c r="M34" s="6">
+        <v>85000.0</v>
+      </c>
+      <c r="N34" s="6">
+        <v>102850</v>
+      </c>
+      <c r="O34" t="s">
+        <v>82</v>
+      </c>
+      <c r="P34" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17">
+      <c r="A35">
+        <v>14706</v>
+      </c>
+      <c r="B35">
+        <v>0.55</v>
+      </c>
+      <c r="C35" t="s">
+        <v>121</v>
+      </c>
+      <c r="D35" t="s">
+        <v>111</v>
+      </c>
+      <c r="E35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" t="s">
+        <v>122</v>
+      </c>
+      <c r="G35" t="s">
+        <v>117</v>
+      </c>
+      <c r="H35" t="s">
+        <v>79</v>
+      </c>
+      <c r="J35" t="s">
+        <v>80</v>
+      </c>
+      <c r="K35" t="s">
+        <v>84</v>
+      </c>
+      <c r="L35" t="s">
+        <v>83</v>
+      </c>
+      <c r="M35" s="6">
+        <v>100900.0</v>
+      </c>
+      <c r="N35" s="6">
+        <v>122089</v>
+      </c>
+      <c r="O35" t="s">
+        <v>82</v>
+      </c>
+      <c r="P35" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17">
+      <c r="A36">
+        <v>14203</v>
+      </c>
+      <c r="B36">
+        <v>1.13</v>
+      </c>
+      <c r="C36" t="s">
+        <v>123</v>
+      </c>
+      <c r="D36" t="s">
+        <v>91</v>
+      </c>
+      <c r="E36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" t="s">
+        <v>78</v>
+      </c>
+      <c r="H36" t="s">
+        <v>79</v>
+      </c>
+      <c r="I36" t="s">
+        <v>80</v>
+      </c>
+      <c r="J36" t="s">
+        <v>80</v>
+      </c>
+      <c r="K36" t="s">
+        <v>80</v>
+      </c>
+      <c r="L36" t="s">
+        <v>83</v>
+      </c>
+      <c r="M36" s="6">
+        <v>111800.0</v>
+      </c>
+      <c r="N36" s="6">
+        <v>135278</v>
+      </c>
+      <c r="O36" t="s">
+        <v>82</v>
+      </c>
+      <c r="P36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17">
+      <c r="A37">
+        <v>11867</v>
+      </c>
+      <c r="B37">
+        <v>1</v>
+      </c>
+      <c r="C37" t="s">
+        <v>124</v>
+      </c>
+      <c r="D37" t="s">
+        <v>125</v>
+      </c>
+      <c r="E37" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" t="s">
+        <v>78</v>
+      </c>
+      <c r="H37" t="s">
+        <v>79</v>
+      </c>
+      <c r="I37" t="s">
+        <v>80</v>
+      </c>
+      <c r="J37" t="s">
+        <v>80</v>
+      </c>
+      <c r="K37" t="s">
+        <v>80</v>
+      </c>
+      <c r="L37" t="s">
+        <v>87</v>
+      </c>
+      <c r="M37" s="6">
+        <v>117700.0</v>
+      </c>
+      <c r="N37" s="6">
+        <v>142417</v>
+      </c>
+      <c r="O37" t="s">
+        <v>82</v>
+      </c>
+      <c r="P37" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17">
+      <c r="A38">
+        <v>11746</v>
+      </c>
+      <c r="B38">
+        <v>1.01</v>
+      </c>
+      <c r="C38" t="s">
+        <v>126</v>
+      </c>
+      <c r="D38" t="s">
+        <v>125</v>
+      </c>
+      <c r="E38" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" t="s">
+        <v>78</v>
+      </c>
+      <c r="H38" t="s">
+        <v>79</v>
+      </c>
+      <c r="I38" t="s">
+        <v>80</v>
+      </c>
+      <c r="J38" t="s">
+        <v>80</v>
+      </c>
+      <c r="K38" t="s">
+        <v>80</v>
+      </c>
+      <c r="L38" t="s">
+        <v>87</v>
+      </c>
+      <c r="M38" s="6">
+        <v>118900.0</v>
+      </c>
+      <c r="N38" s="6">
+        <v>143869</v>
+      </c>
+      <c r="O38" t="s">
+        <v>82</v>
+      </c>
+      <c r="P38" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17">
+      <c r="A39">
+        <v>13231</v>
+      </c>
+      <c r="B39">
+        <v>1.02</v>
+      </c>
+      <c r="C39" t="s">
+        <v>127</v>
+      </c>
+      <c r="D39" t="s">
+        <v>100</v>
+      </c>
+      <c r="E39" t="s">
+        <v>23</v>
+      </c>
+      <c r="G39" t="s">
+        <v>128</v>
+      </c>
+      <c r="H39" t="s">
+        <v>79</v>
+      </c>
+      <c r="J39" t="s">
+        <v>80</v>
+      </c>
+      <c r="K39" t="s">
+        <v>80</v>
+      </c>
+      <c r="L39" t="s">
+        <v>87</v>
+      </c>
+      <c r="M39" s="6">
+        <v>126000.0</v>
+      </c>
+      <c r="N39" s="6">
+        <v>152460</v>
+      </c>
+      <c r="O39" t="s">
+        <v>82</v>
+      </c>
+      <c r="P39" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17">
+      <c r="A40">
+        <v>14994</v>
+      </c>
+      <c r="B40">
+        <v>1.02</v>
+      </c>
+      <c r="C40" t="s">
+        <v>129</v>
+      </c>
+      <c r="D40" t="s">
+        <v>100</v>
+      </c>
+      <c r="E40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G40" t="s">
+        <v>78</v>
+      </c>
+      <c r="H40" t="s">
+        <v>79</v>
+      </c>
+      <c r="I40" t="s">
+        <v>80</v>
+      </c>
+      <c r="J40" t="s">
+        <v>80</v>
+      </c>
+      <c r="K40" t="s">
+        <v>80</v>
+      </c>
+      <c r="L40" t="s">
+        <v>87</v>
+      </c>
+      <c r="M40" s="6">
+        <v>130100.0</v>
+      </c>
+      <c r="N40" s="6">
+        <v>157421</v>
+      </c>
+      <c r="O40" t="s">
+        <v>82</v>
+      </c>
+      <c r="P40" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17">
+      <c r="A41">
+        <v>1746</v>
+      </c>
+      <c r="B41">
+        <v>1.24</v>
+      </c>
+      <c r="C41" t="s">
+        <v>130</v>
+      </c>
+      <c r="D41" t="s">
+        <v>131</v>
+      </c>
+      <c r="E41" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" t="s">
+        <v>78</v>
+      </c>
+      <c r="H41" t="s">
+        <v>107</v>
+      </c>
+      <c r="I41" t="s">
+        <v>84</v>
+      </c>
+      <c r="J41" t="s">
+        <v>84</v>
+      </c>
+      <c r="K41" t="s">
+        <v>84</v>
+      </c>
+      <c r="L41" t="s">
+        <v>81</v>
+      </c>
+      <c r="M41" s="6">
+        <v>150000.0</v>
+      </c>
+      <c r="N41" s="6">
+        <v>181500</v>
+      </c>
+      <c r="O41" t="s">
+        <v>82</v>
+      </c>
+      <c r="P41" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17">
+      <c r="A42">
+        <v>13608</v>
+      </c>
+      <c r="B42">
+        <v>2.01</v>
+      </c>
+      <c r="C42" t="s">
+        <v>132</v>
+      </c>
+      <c r="D42" t="s">
+        <v>133</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" t="s">
+        <v>78</v>
+      </c>
+      <c r="H42" t="s">
+        <v>79</v>
+      </c>
+      <c r="I42" t="s">
+        <v>80</v>
+      </c>
+      <c r="J42" t="s">
+        <v>80</v>
+      </c>
+      <c r="K42" t="s">
+        <v>80</v>
+      </c>
+      <c r="L42" t="s">
+        <v>83</v>
+      </c>
+      <c r="M42" s="6">
+        <v>199000.0</v>
+      </c>
+      <c r="N42" s="6">
+        <v>240790</v>
+      </c>
+      <c r="O42" t="s">
+        <v>82</v>
+      </c>
+      <c r="P42" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17">
+      <c r="A43">
+        <v>14711</v>
+      </c>
+      <c r="B43">
+        <v>1.31</v>
+      </c>
+      <c r="C43" t="s">
+        <v>134</v>
+      </c>
+      <c r="D43" t="s">
+        <v>111</v>
+      </c>
+      <c r="E43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F43" t="s">
+        <v>116</v>
+      </c>
+      <c r="G43" t="s">
+        <v>120</v>
+      </c>
+      <c r="H43" t="s">
+        <v>79</v>
+      </c>
+      <c r="J43" t="s">
+        <v>80</v>
+      </c>
+      <c r="K43" t="s">
+        <v>84</v>
+      </c>
+      <c r="L43" t="s">
+        <v>83</v>
+      </c>
+      <c r="M43" s="6">
+        <v>215000.0</v>
+      </c>
+      <c r="N43" s="6">
+        <v>260150</v>
+      </c>
+      <c r="O43" t="s">
+        <v>82</v>
+      </c>
+      <c r="P43" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17">
+      <c r="A44">
+        <v>13230</v>
+      </c>
+      <c r="B44">
+        <v>1.51</v>
+      </c>
+      <c r="C44" t="s">
+        <v>135</v>
+      </c>
+      <c r="D44" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" t="s">
+        <v>23</v>
+      </c>
+      <c r="G44" t="s">
+        <v>136</v>
+      </c>
+      <c r="H44" t="s">
+        <v>79</v>
+      </c>
+      <c r="J44" t="s">
+        <v>80</v>
+      </c>
+      <c r="K44" t="s">
+        <v>80</v>
+      </c>
+      <c r="L44" t="s">
+        <v>87</v>
+      </c>
+      <c r="M44" s="6">
+        <v>240800.0</v>
+      </c>
+      <c r="N44" s="6">
+        <v>291368</v>
+      </c>
+      <c r="O44" t="s">
+        <v>82</v>
+      </c>
+      <c r="P44" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17">
+      <c r="A45">
+        <v>10677</v>
+      </c>
+      <c r="B45">
+        <v>2</v>
+      </c>
+      <c r="C45" t="s">
+        <v>137</v>
+      </c>
+      <c r="D45" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" t="s">
+        <v>23</v>
+      </c>
+      <c r="G45" t="s">
+        <v>78</v>
+      </c>
+      <c r="H45" t="s">
+        <v>79</v>
+      </c>
+      <c r="I45" t="s">
+        <v>80</v>
+      </c>
+      <c r="J45" t="s">
+        <v>80</v>
+      </c>
+      <c r="K45" t="s">
+        <v>80</v>
+      </c>
+      <c r="L45" t="s">
+        <v>87</v>
+      </c>
+      <c r="M45" s="6">
+        <v>399000.0</v>
+      </c>
+      <c r="N45" s="6">
+        <v>482790</v>
+      </c>
+      <c r="O45" t="s">
+        <v>82</v>
+      </c>
+      <c r="P45" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17">
+      <c r="A46">
+        <v>3747</v>
+      </c>
+      <c r="B46">
+        <v>3.1</v>
+      </c>
+      <c r="C46" t="s">
+        <v>138</v>
+      </c>
+      <c r="D46" t="s">
+        <v>111</v>
+      </c>
+      <c r="E46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" t="s">
+        <v>139</v>
+      </c>
+      <c r="G46" t="s">
+        <v>120</v>
+      </c>
+      <c r="H46" t="s">
+        <v>79</v>
+      </c>
+      <c r="J46" t="s">
+        <v>80</v>
+      </c>
+      <c r="K46" t="s">
+        <v>84</v>
+      </c>
+      <c r="L46" t="s">
+        <v>83</v>
+      </c>
+      <c r="M46" s="6">
+        <v>400000.0</v>
+      </c>
+      <c r="N46" s="6">
+        <v>484000</v>
+      </c>
+      <c r="O46" t="s">
+        <v>82</v>
+      </c>
+      <c r="P46" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17">
+      <c r="A47">
+        <v>14769</v>
+      </c>
+      <c r="B47">
+        <v>0.16</v>
+      </c>
+      <c r="D47" t="s">
+        <v>111</v>
+      </c>
+      <c r="E47" t="s">
+        <v>23</v>
+      </c>
+      <c r="F47" t="s">
+        <v>140</v>
+      </c>
+      <c r="G47" t="s">
+        <v>78</v>
+      </c>
+      <c r="H47" t="s">
+        <v>141</v>
+      </c>
+      <c r="M47" s="6">
+        <v>500000.0</v>
+      </c>
+      <c r="N47" s="6">
+        <v>605000</v>
+      </c>
+      <c r="O47" t="s">
+        <v>82</v>
+      </c>
+      <c r="P47" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17">
+      <c r="A48">
+        <v>3947</v>
+      </c>
+      <c r="B48">
+        <v>0.13</v>
+      </c>
+      <c r="C48" t="s">
+        <v>142</v>
+      </c>
+      <c r="D48" t="s">
+        <v>111</v>
+      </c>
+      <c r="E48" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" t="s">
+        <v>143</v>
+      </c>
+      <c r="G48" t="s">
+        <v>120</v>
+      </c>
+      <c r="H48" t="s">
+        <v>79</v>
+      </c>
+      <c r="M48" s="6">
+        <v>520000.0</v>
+      </c>
+      <c r="N48" s="6">
+        <v>629200</v>
+      </c>
+      <c r="O48" t="s">
+        <v>82</v>
+      </c>
+      <c r="P48" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17">
+      <c r="A49">
+        <v>14210</v>
+      </c>
+      <c r="B49">
+        <v>0.16</v>
+      </c>
+      <c r="D49" t="s">
+        <v>111</v>
+      </c>
+      <c r="E49" t="s">
+        <v>23</v>
+      </c>
+      <c r="F49" t="s">
+        <v>144</v>
+      </c>
+      <c r="G49" t="s">
+        <v>109</v>
+      </c>
+      <c r="H49" t="s">
+        <v>141</v>
+      </c>
+      <c r="M49" s="6">
+        <v>1379900.0</v>
+      </c>
+      <c r="N49" s="6">
+        <v>1669679</v>
+      </c>
+      <c r="O49" t="s">
+        <v>82</v>
+      </c>
+      <c r="P49" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <autoFilter ref="A2:Q10000"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="P3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="P4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="P5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="P6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="P7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="P8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="P9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="P10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="P11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="P12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="P13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="P14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="P15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="P16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="P17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="P18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="P19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="P20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="P21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="P22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="P23" r:id="rId_hyperlink_21"/>
     <hyperlink ref="P24" r:id="rId_hyperlink_22"/>
     <hyperlink ref="P25" r:id="rId_hyperlink_23"/>
     <hyperlink ref="P26" r:id="rId_hyperlink_24"/>
     <hyperlink ref="P27" r:id="rId_hyperlink_25"/>
     <hyperlink ref="P28" r:id="rId_hyperlink_26"/>
     <hyperlink ref="P29" r:id="rId_hyperlink_27"/>
     <hyperlink ref="P30" r:id="rId_hyperlink_28"/>
     <hyperlink ref="P31" r:id="rId_hyperlink_29"/>
     <hyperlink ref="P32" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="P33" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="P34" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="P35" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="P36" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="P37" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="P38" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="P39" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="P40" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="P41" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="P42" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="P43" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="P44" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="P45" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="P46" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="P47" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="P48" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="P49" r:id="rId_hyperlink_47"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69930555555556" right="0.69930555555556" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>