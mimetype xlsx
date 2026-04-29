--- v3 (2026-03-15)
+++ v4 (2026-04-29)
@@ -1174,54 +1174,54 @@
       <c r="A12">
         <v>6776</v>
       </c>
       <c r="B12">
         <v>1.02</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12" t="s">
         <v>45</v>
       </c>
       <c r="H12" t="s">
         <v>42</v>
       </c>
       <c r="M12" s="6">
-        <v>16500000.0</v>
+        <v>16469900.0</v>
       </c>
       <c r="N12" s="6">
-        <v>19965000</v>
+        <v>19928579</v>
       </c>
       <c r="O12" t="s">
         <v>39</v>
       </c>
       <c r="P12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
         <v>8508</v>
       </c>
       <c r="B13">
         <v>0.54</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">