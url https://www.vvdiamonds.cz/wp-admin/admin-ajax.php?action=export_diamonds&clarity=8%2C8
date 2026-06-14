--- v4 (2026-04-29)
+++ v5 (2026-06-14)
@@ -954,54 +954,54 @@
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="4">
         <v>13541</v>
       </c>
       <c r="B6">
         <v>0.19</v>
       </c>
       <c r="C6"/>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>40</v>
       </c>
       <c r="G6" t="s">
         <v>41</v>
       </c>
       <c r="H6" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="6">
-        <v>320000.0</v>
+        <v>314990.0</v>
       </c>
       <c r="N6" s="6">
-        <v>387200</v>
+        <v>381138</v>
       </c>
       <c r="O6" t="s">
         <v>39</v>
       </c>
       <c r="P6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="4">
         <v>13542</v>
       </c>
       <c r="B7">
         <v>0.18</v>
       </c>
       <c r="C7"/>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
@@ -1174,54 +1174,54 @@
       <c r="A12">
         <v>6776</v>
       </c>
       <c r="B12">
         <v>1.02</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12" t="s">
         <v>45</v>
       </c>
       <c r="H12" t="s">
         <v>42</v>
       </c>
       <c r="M12" s="6">
-        <v>16469900.0</v>
+        <v>16500000.0</v>
       </c>
       <c r="N12" s="6">
-        <v>19928579</v>
+        <v>19965000</v>
       </c>
       <c r="O12" t="s">
         <v>39</v>
       </c>
       <c r="P12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
         <v>8508</v>
       </c>
       <c r="B13">
         <v>0.54</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">