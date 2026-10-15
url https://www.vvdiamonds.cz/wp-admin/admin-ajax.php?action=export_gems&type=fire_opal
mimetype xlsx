--- v0 (2026-01-15)
+++ v1 (2026-10-15)
@@ -17,91 +17,94 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$2:$M$9998</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t xml:space="preserve">        + 420 721 639 954</t>
   </si>
   <si>
     <t xml:space="preserve">        podpora@vvdiamonds.cz</t>
   </si>
   <si>
     <t>Typ drahokamu</t>
   </si>
   <si>
     <t>Velikost [ct]</t>
   </si>
   <si>
     <t>Tvar</t>
   </si>
   <si>
     <t>Rozměry</t>
   </si>
   <si>
     <t>Barva</t>
   </si>
   <si>
     <t>Průhlednost</t>
   </si>
   <si>
     <t>Certifikát</t>
   </si>
   <si>
     <t>Cena bez DPH</t>
   </si>
   <si>
     <t>Cena s DPH</t>
   </si>
   <si>
     <t>Další informace</t>
   </si>
   <si>
     <t>Detail produktu</t>
   </si>
   <si>
+    <t>https://www.vvdiamonds.cz/ohnivy-opal-162ct-orangy-yellow-s-igi-certifikatem-0102557.html</t>
+  </si>
+  <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-107ct-orange-s-igi-certifikatem-010974.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-132ct-orange-s-igi-certifikatem-010466.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-122ct-orange-s-igi-certifikatem-010454.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-182ct-orange-s-igi-certifikatem-010450.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-142ct-orange-s-igi-certifikatem-010449.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-138ct-orange-s-igi-certifikatem-010447.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-146ct-orangy-red-s-igi-certifikatem-010446.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-148ct-orange-s-igi-certifikatem-010428.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-172ct-orange-s-igi-certifikatem-010426.html</t>
@@ -127,80 +130,86 @@
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-136ct-orange-s-igi-certifikatem-010415.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-127ct-orange-s-igi-certifikatem-010412.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-143ct-orange-s-igi-certifikatem-010410.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-132ct-orange-s-igi-certifikatem-010409.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-182ct-orange-s-igi-certifikatem-010408.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-218ct-orange-s-igi-certifikatem-010407.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-137ct-orange-s-igi-certifikatem-010406.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-131ct-orange-s-igi-certifikatem-010405.html</t>
   </si>
   <si>
-    <t>https://www.vvdiamonds.cz/ohnivy-opal-154ct-orange-s-igi-certifikatem-010403.html</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-131ct-orange-s-igi-certifikatem-010352.html</t>
   </si>
   <si>
     <t>https://www.vvdiamonds.cz/ohnivy-opal-128ct-orange-s-igi-certifikatem-010098.html</t>
   </si>
   <si>
     <t>Ohnivý opál</t>
   </si>
   <si>
+    <t>Round Mixed Cut</t>
+  </si>
+  <si>
+    <t>9.38mm - 9.50mm x 4.77mm</t>
+  </si>
+  <si>
+    <t>Orangy Yellow</t>
+  </si>
+  <si>
+    <t>Průhledný</t>
+  </si>
+  <si>
+    <t>IGI</t>
+  </si>
+  <si>
+    <t>Kámen je včetně mezinárodně uznávaného certifikátu IGI a je zataven do ochranného pouzdra.</t>
+  </si>
+  <si>
     <t>Oval Cabochon</t>
   </si>
   <si>
     <t>5.96mm x 7.05mm x 4.16mm</t>
   </si>
   <si>
     <t>Orange</t>
   </si>
   <si>
-    <t>Průhledný</t>
-[...7 lines deleted...]
-  <si>
     <t>Oval Combination</t>
   </si>
   <si>
     <t>9.09mm x 7.11mm x 4.79mm</t>
   </si>
   <si>
     <t>8.99mm x 6.99mm x 4.32mm</t>
   </si>
   <si>
     <t>Emerald Cut</t>
   </si>
   <si>
     <t>9.22mm x 7.21mm x 5.42mm</t>
   </si>
   <si>
     <t>9.00mm x 7.01mm x 5.07mm</t>
   </si>
   <si>
     <t>8.99mm x 7.00mm x 4.96mm</t>
   </si>
   <si>
     <t>8.97mm x 7.08mm x 4.62mm</t>
   </si>
   <si>
     <t>Orangy Red</t>
@@ -233,53 +242,50 @@
     <t>10.20mm x 8.11mm x 5.18mm</t>
   </si>
   <si>
     <t>9.08mm x 7.09mm x 4.76mm</t>
   </si>
   <si>
     <t>9.05mm x 7.04mm x 4.42mm</t>
   </si>
   <si>
     <t>9.21mm x 7.11mm x 4.97mm</t>
   </si>
   <si>
     <t>9.09mm x 7.11mm x 4.70mm</t>
   </si>
   <si>
     <t>10.11mm x 8.14mm x 5.06mm</t>
   </si>
   <si>
     <t>10.93mm x 9.02mm x 5.46mm</t>
   </si>
   <si>
     <t>8.92mm x 6.94mm x 5.34mm</t>
   </si>
   <si>
     <t>9.14mm x 7.10mm x 4.65mm</t>
-  </si>
-[...1 lines deleted...]
-    <t>9.08mm x 7.13mm x 4.76mm</t>
   </si>
   <si>
     <t>Oval Brilliant</t>
   </si>
   <si>
     <t>8.98mm x 7.05mm x 4.60mm</t>
   </si>
   <si>
     <t>9.07mm x 7.03mm x 4.35mm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_- &quot;Kč&quot;"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -753,51 +759,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-107ct-orange-s-igi-certifikatem-010974.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-132ct-orange-s-igi-certifikatem-010466.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-122ct-orange-s-igi-certifikatem-010454.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-182ct-orange-s-igi-certifikatem-010450.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-142ct-orange-s-igi-certifikatem-010449.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-138ct-orange-s-igi-certifikatem-010447.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-146ct-orangy-red-s-igi-certifikatem-010446.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-148ct-orange-s-igi-certifikatem-010428.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-172ct-orange-s-igi-certifikatem-010426.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-133ct-orange-s-igi-certifikatem-010425.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-122ct-orange-s-igi-certifikatem-010424.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-130ct-orange-s-igi-certifikatem-010423.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-191ct-orange-s-igi-certifikatem-010421.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-229ct-orange-s-igi-certifikatem-010417.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-187ct-orange-s-igi-certifikatem-010416.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-136ct-orange-s-igi-certifikatem-010415.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-127ct-orange-s-igi-certifikatem-010412.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-143ct-orange-s-igi-certifikatem-010410.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-132ct-orange-s-igi-certifikatem-010409.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-182ct-orange-s-igi-certifikatem-010408.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-218ct-orange-s-igi-certifikatem-010407.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-137ct-orange-s-igi-certifikatem-010406.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-131ct-orange-s-igi-certifikatem-010405.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-154ct-orange-s-igi-certifikatem-010403.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-131ct-orange-s-igi-certifikatem-010352.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-128ct-orange-s-igi-certifikatem-010098.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-162ct-orangy-yellow-s-igi-certifikatem-0102557.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-107ct-orange-s-igi-certifikatem-010974.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-132ct-orange-s-igi-certifikatem-010466.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-122ct-orange-s-igi-certifikatem-010454.html" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-182ct-orange-s-igi-certifikatem-010450.html" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-142ct-orange-s-igi-certifikatem-010449.html" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-138ct-orange-s-igi-certifikatem-010447.html" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-146ct-orangy-red-s-igi-certifikatem-010446.html" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-148ct-orange-s-igi-certifikatem-010428.html" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-172ct-orange-s-igi-certifikatem-010426.html" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-133ct-orange-s-igi-certifikatem-010425.html" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-122ct-orange-s-igi-certifikatem-010424.html" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-130ct-orange-s-igi-certifikatem-010423.html" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-191ct-orange-s-igi-certifikatem-010421.html" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-229ct-orange-s-igi-certifikatem-010417.html" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-187ct-orange-s-igi-certifikatem-010416.html" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-136ct-orange-s-igi-certifikatem-010415.html" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-127ct-orange-s-igi-certifikatem-010412.html" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-143ct-orange-s-igi-certifikatem-010410.html" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-132ct-orange-s-igi-certifikatem-010409.html" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-182ct-orange-s-igi-certifikatem-010408.html" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-218ct-orange-s-igi-certifikatem-010407.html" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-137ct-orange-s-igi-certifikatem-010406.html" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-131ct-orange-s-igi-certifikatem-010405.html" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-131ct-orange-s-igi-certifikatem-010352.html" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vvdiamonds.cz/ohnivy-opal-128ct-orange-s-igi-certifikatem-010098.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I28" sqref="I28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="9" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="17.5703125" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.421875" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.421875" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.5625" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.9921875" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.8515625" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.28125" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.28125" customWidth="true" style="0"/>
     <col min="10" max="10" width="107.2578125" customWidth="true" style="0"/>
@@ -835,935 +841,935 @@
         <v>7</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="3"/>
       <c r="M2" s="4"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3">
-        <v>1.07</v>
+        <v>1.62</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3" t="s">
         <v>41</v>
       </c>
       <c r="E3" t="s">
         <v>42</v>
       </c>
       <c r="F3" t="s">
         <v>43</v>
       </c>
       <c r="G3" t="s">
         <v>44</v>
       </c>
       <c r="H3" s="5">
-        <v>8552.0</v>
+        <v>15390.0</v>
       </c>
       <c r="I3" s="5">
-        <v>10348</v>
+        <v>18622</v>
       </c>
       <c r="J3" t="s">
         <v>45</v>
       </c>
       <c r="K3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4">
-        <v>1.32</v>
+        <v>1.07</v>
       </c>
       <c r="C4" t="s">
         <v>46</v>
       </c>
       <c r="D4" t="s">
         <v>47</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F4" t="s">
         <v>43</v>
       </c>
       <c r="G4" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="5">
-        <v>10037.0</v>
+        <v>8552.0</v>
       </c>
       <c r="I4" s="5">
-        <v>12145</v>
+        <v>10348</v>
       </c>
       <c r="J4" t="s">
         <v>45</v>
       </c>
       <c r="K4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5">
-        <v>1.22</v>
+        <v>1.32</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
       <c r="G5" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="5">
-        <v>6431.0</v>
+        <v>10037.0</v>
       </c>
       <c r="I5" s="5">
-        <v>7782</v>
+        <v>12145</v>
       </c>
       <c r="J5" t="s">
         <v>45</v>
       </c>
       <c r="K5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6">
-        <v>1.82</v>
+        <v>1.22</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F6" t="s">
         <v>43</v>
       </c>
       <c r="G6" t="s">
         <v>44</v>
       </c>
       <c r="H6" s="5">
-        <v>11989.0</v>
+        <v>6431.0</v>
       </c>
       <c r="I6" s="5">
-        <v>14507</v>
+        <v>7782</v>
       </c>
       <c r="J6" t="s">
         <v>45</v>
       </c>
       <c r="K6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7">
-        <v>1.42</v>
+        <v>1.82</v>
       </c>
       <c r="C7" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="5">
-        <v>6951.0</v>
+        <v>11989.0</v>
       </c>
       <c r="I7" s="5">
-        <v>8411</v>
+        <v>14507</v>
       </c>
       <c r="J7" t="s">
         <v>45</v>
       </c>
       <c r="K7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
-        <v>1.38</v>
+        <v>1.42</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8" t="s">
         <v>44</v>
       </c>
       <c r="H8" s="5">
-        <v>10271.0</v>
+        <v>6951.0</v>
       </c>
       <c r="I8" s="5">
-        <v>12428</v>
+        <v>8411</v>
       </c>
       <c r="J8" t="s">
         <v>45</v>
       </c>
       <c r="K8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9">
-        <v>1.46</v>
+        <v>1.38</v>
       </c>
       <c r="C9" t="s">
         <v>49</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="5">
-        <v>10583.0</v>
+        <v>10271.0</v>
       </c>
       <c r="I9" s="5">
-        <v>12805</v>
+        <v>12428</v>
       </c>
       <c r="J9" t="s">
         <v>45</v>
       </c>
       <c r="K9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
-        <v>1.48</v>
+        <v>1.46</v>
       </c>
       <c r="C10" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D10" t="s">
         <v>56</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
       <c r="H10" s="5">
-        <v>10614.0</v>
+        <v>10583.0</v>
       </c>
       <c r="I10" s="5">
-        <v>12843</v>
+        <v>12805</v>
       </c>
       <c r="J10" t="s">
         <v>45</v>
       </c>
       <c r="K10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11">
-        <v>1.72</v>
+        <v>1.48</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
       <c r="G11" t="s">
         <v>44</v>
       </c>
       <c r="H11" s="5">
-        <v>11547.0</v>
+        <v>10614.0</v>
       </c>
       <c r="I11" s="5">
-        <v>13972</v>
+        <v>12843</v>
       </c>
       <c r="J11" t="s">
         <v>45</v>
       </c>
       <c r="K11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>1.33</v>
+        <v>1.72</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F12" t="s">
         <v>43</v>
       </c>
       <c r="G12" t="s">
         <v>44</v>
       </c>
       <c r="H12" s="5">
-        <v>10031.0</v>
+        <v>11547.0</v>
       </c>
       <c r="I12" s="5">
-        <v>12138</v>
+        <v>13972</v>
       </c>
       <c r="J12" t="s">
         <v>45</v>
       </c>
       <c r="K12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
-        <v>1.22</v>
+        <v>1.33</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F13" t="s">
         <v>43</v>
       </c>
       <c r="G13" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="5">
-        <v>9603.0</v>
+        <v>10031.0</v>
       </c>
       <c r="I13" s="5">
-        <v>11620</v>
+        <v>12138</v>
       </c>
       <c r="J13" t="s">
         <v>45</v>
       </c>
       <c r="K13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
-        <v>1.3</v>
+        <v>1.22</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
         <v>43</v>
       </c>
       <c r="G14" t="s">
         <v>44</v>
       </c>
       <c r="H14" s="5">
-        <v>9914.0</v>
+        <v>9603.0</v>
       </c>
       <c r="I14" s="5">
-        <v>11996</v>
+        <v>11620</v>
       </c>
       <c r="J14" t="s">
         <v>45</v>
       </c>
       <c r="K14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15">
-        <v>1.91</v>
+        <v>1.3</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
         <v>43</v>
       </c>
       <c r="G15" t="s">
         <v>44</v>
       </c>
       <c r="H15" s="5">
-        <v>10238.0</v>
+        <v>9914.0</v>
       </c>
       <c r="I15" s="5">
-        <v>12388</v>
+        <v>11996</v>
       </c>
       <c r="J15" t="s">
         <v>45</v>
       </c>
       <c r="K15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16">
-        <v>2.29</v>
+        <v>1.91</v>
       </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
         <v>43</v>
       </c>
       <c r="G16" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="5">
-        <v>9176.0</v>
+        <v>10238.0</v>
       </c>
       <c r="I16" s="5">
-        <v>11103</v>
+        <v>12388</v>
       </c>
       <c r="J16" t="s">
         <v>45</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17">
-        <v>1.87</v>
+        <v>2.29</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
       <c r="G17" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="5">
-        <v>9098.0</v>
+        <v>9176.0</v>
       </c>
       <c r="I17" s="5">
-        <v>11009</v>
+        <v>11103</v>
       </c>
       <c r="J17" t="s">
         <v>45</v>
       </c>
       <c r="K17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18">
-        <v>1.36</v>
+        <v>1.87</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
       <c r="G18" t="s">
         <v>44</v>
       </c>
       <c r="H18" s="5">
-        <v>7611.0</v>
+        <v>9098.0</v>
       </c>
       <c r="I18" s="5">
-        <v>9209</v>
+        <v>11009</v>
       </c>
       <c r="J18" t="s">
         <v>45</v>
       </c>
       <c r="K18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19">
-        <v>1.27</v>
+        <v>1.36</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
       <c r="G19" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="5">
-        <v>9798.0</v>
+        <v>7611.0</v>
       </c>
       <c r="I19" s="5">
-        <v>11856</v>
+        <v>9209</v>
       </c>
       <c r="J19" t="s">
         <v>45</v>
       </c>
       <c r="K19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20">
-        <v>1.43</v>
+        <v>1.27</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>43</v>
       </c>
       <c r="G20" t="s">
         <v>44</v>
       </c>
       <c r="H20" s="5">
-        <v>8683.0</v>
+        <v>9798.0</v>
       </c>
       <c r="I20" s="5">
-        <v>10506</v>
+        <v>11856</v>
       </c>
       <c r="J20" t="s">
         <v>45</v>
       </c>
       <c r="K20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21">
-        <v>1.32</v>
+        <v>1.43</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
       <c r="G21" t="s">
         <v>44</v>
       </c>
       <c r="H21" s="5">
-        <v>11658.0</v>
+        <v>8683.0</v>
       </c>
       <c r="I21" s="5">
-        <v>14106</v>
+        <v>10506</v>
       </c>
       <c r="J21" t="s">
         <v>45</v>
       </c>
       <c r="K21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22">
-        <v>1.82</v>
+        <v>1.32</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F22" t="s">
         <v>43</v>
       </c>
       <c r="G22" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="5">
-        <v>11936.0</v>
+        <v>11658.0</v>
       </c>
       <c r="I22" s="5">
-        <v>14443</v>
+        <v>14106</v>
       </c>
       <c r="J22" t="s">
         <v>45</v>
       </c>
       <c r="K22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
-        <v>2.18</v>
+        <v>1.82</v>
       </c>
       <c r="C23" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E23" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>43</v>
       </c>
       <c r="G23" t="s">
         <v>44</v>
       </c>
       <c r="H23" s="5">
-        <v>11113.0</v>
+        <v>11936.0</v>
       </c>
       <c r="I23" s="5">
-        <v>13447</v>
+        <v>14443</v>
       </c>
       <c r="J23" t="s">
         <v>45</v>
       </c>
       <c r="K23" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
-        <v>1.37</v>
+        <v>2.18</v>
       </c>
       <c r="C24" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E24" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
       <c r="G24" t="s">
         <v>44</v>
       </c>
       <c r="H24" s="5">
-        <v>11884.0</v>
+        <v>11113.0</v>
       </c>
       <c r="I24" s="5">
-        <v>14380</v>
+        <v>13447</v>
       </c>
       <c r="J24" t="s">
         <v>45</v>
       </c>
       <c r="K24" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25">
-        <v>1.31</v>
+        <v>1.37</v>
       </c>
       <c r="C25" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E25" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F25" t="s">
         <v>43</v>
       </c>
       <c r="G25" t="s">
         <v>44</v>
       </c>
       <c r="H25" s="5">
-        <v>9953.0</v>
+        <v>11884.0</v>
       </c>
       <c r="I25" s="5">
-        <v>12043</v>
+        <v>14380</v>
       </c>
       <c r="J25" t="s">
         <v>45</v>
       </c>
       <c r="K25" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
-        <v>1.54</v>
+        <v>1.31</v>
       </c>
       <c r="C26" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E26" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
       <c r="G26" t="s">
         <v>44</v>
       </c>
       <c r="H26" s="5">
-        <v>12655.0</v>
+        <v>9953.0</v>
       </c>
       <c r="I26" s="5">
-        <v>15313</v>
+        <v>12043</v>
       </c>
       <c r="J26" t="s">
         <v>45</v>
       </c>
       <c r="K26" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27">
         <v>1.31</v>
       </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E27" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F27" t="s">
         <v>43</v>
       </c>
       <c r="G27" t="s">
         <v>44</v>
       </c>
       <c r="H27" s="5">
         <v>9214.0</v>
       </c>
       <c r="I27" s="5">
         <v>11149</v>
       </c>
       <c r="J27" t="s">
         <v>45</v>
       </c>
       <c r="K27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
         <v>1.28</v>
       </c>
       <c r="C28" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E28" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F28" t="s">
         <v>43</v>
       </c>
       <c r="G28" t="s">
         <v>44</v>
       </c>
       <c r="H28" s="5">
         <v>9094.0</v>
       </c>
       <c r="I28" s="5">
         <v>11004</v>
       </c>
       <c r="J28" t="s">
         <v>45</v>
       </c>
       <c r="K28" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <autoFilter ref="A2:M9998"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>